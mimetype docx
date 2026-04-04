--- v0 (2026-03-03)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amor Nafkha </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à CentraleSupelec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1164-7163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106947737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Learning for Grant-Free Activity Detection in Cell-Free Massive Mimo Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.182872 - 182889. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2025.3623512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Learning-Based Sparse Recovery for Device Activity Detection in Grant-Free Random Access Cell-Free Massive MIMO: Enhancing Resilience to Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Ieee International Conference On Communications Workshops (icc Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2150-2155. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccworkshops67674.2025.11162239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing Using Software Defined Radio for Cognitive Radio Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Manco-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.131887-131908. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3229739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Survey of FIR-Based Sample Rate Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (1), pp.113-125. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-020-01575-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Complexity, Performance and Implementability of Geometrical MIMO Detectors: the Example of the Exploration and Exploitation List Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Akourim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Should We Use Geometrical-Based MIMO Detection Instead of Tree-Based Techniques? A Pareto Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Llave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.191163-191173. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2020.3032016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Condition Number Based Spectrum Sensing Under Asynchronous Primary User Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.159234-159243. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Form Expressions of Ergodic Capacity and MMSE Achievable Sum Rate for MIMO Jacobi and Rayleigh Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Demni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.149476-149486. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3016925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Newton Structure Transfer Function to the Ideal Fractional Delay Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (9), pp.1354-1358. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2019.2929439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTIC- Enabling Massive-Antenna for Joint Spectrum Sensing and Sharing: How Many Antennas Do We Need?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.267-280. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCCN.2019.2901847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Analysis and Evaluation of Scaled Largest Eigenvalue in Spectrum Sensing: A Simple Form Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Cognitive Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (10), pp.e5. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.23-2-2017.152193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Approximation of the Standard Condition Number Detector for Large Multi-Antenna Cognitive Radio Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef, Joseph Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Cognitive Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.31-5-2017.152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper and lower bounds for the ergodic capacity of MIMO Jacobi fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (11), pp.12144-12151. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the standard condition number for cognitive radio spectrum sensing with finite number of sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2016.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection probability of the standard condition number detector in finite-dimensional cognitive radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef, Joseph Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (1), pp.137. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-016-0634-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-formApproximation for the Performance of Finite Sample-Based Energy Detection Using Correlated Receiving Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2014.2348998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Sensing Using Symmetry Property of Cyclic Autocorrelation Function: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Safatly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (26), 13 p. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas and RF Front Ends for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El-Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bkassiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Khamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, Article ID 231027, 2 p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/231027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Equipment: What's the Best Design Approach to Reduce Power Consumption and Increase Reconfigurability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (14), pp.0975 - 8887. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/6850-9417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Implementation Evaluation of TR PAPR Reduction Methods for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gavalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Dagorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (Article ID 797393), 10 p. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/797393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Enhanced Hybrid Spectrum Sensing Architectures for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3&amp;4), pp.215-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Maximum-Likelihood Detector Based on Geometrical Diversification Greedy Intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp. 926-929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level synthesis for behavioral design of the MAP algorithm for turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Télécommunications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tome 59 (3-4), pp.325 - 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Secure and Efficient Device Activity Detection in mMTC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Al Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC &amp; 6G Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society (ComSoc); The European Association for Signal Processing (EURASIP); The European Association on Antennas and Propagation (EurAAP), Jun 2025, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted BER Trends for Energy-Detected GRSM-MQAM Massive MIMO Downlink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshin Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, Morocco. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wimob66857.2025.11257439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking at Non-harmonic Frequencies in Screaming-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Smart Card Research and Advanced Application Conference (CARDIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54409-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Triggering: a Technique to Segment Cryptographic Processes in Side-Channel Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE Workshop on Signal Processing Systems (SIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Exploration to Tree-Based MIMO Detectors Using Insights from Bio-Inspired Firefly Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Akourim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' Power Multiplexing Limitations in NOMA System over Gaussian Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE 8th International Conference on Wireless Networks and Mobile Communications (WINCOM’2020), Reïms, France. Oct 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Reïms ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Arbitrary Sample Rate Conversion for Multi-Standard Digital Front-Ends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEWCAS Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Newton structure for sample rate conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Global Conference on Signal and Information Processing, GlobalSIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Anaheim, United States. pp.271-275, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2018.8646354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Fractional Delay Filter: A Novel Architecture Based on Hermite Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Autocorrelation based Spectrum Sensing: Theoretical Derivation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gouldieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steredenn Daumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Complexity Soft-Output Detection Algorithm Through Exploration and Exploitation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications (AICT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain. pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization and Coefficients Optimization of the Newton Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global power amplifier efficiency evaluation withPAPR reduction method for post-OFDM waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roviras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication System (ISWCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iswcs.2018.8491086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Antenna Selection for Minimizing the Power Consumption of a MIMO Base Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications AICT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Lower Bound on the Ergodic Capacity of Optical MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2017.7996690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple formulation for the Distribution of the Scaled Largest Eigenvalue and application to Spectrum Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Bayesian Multi-armed Bandit Algorithm Superior?: Proof-of-Concept for Opportunistic Spectrum Access in Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Darak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrownCom 2016: 11th International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France. pp.104-115, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40352-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Accurate Closed-Form Approximation of the Standard Condition Number Distribution with Application in Spectrum Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement of Power Consumption Overhead During FPGA Dynamic Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.586--591, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Utilization and Reconfiguration Cost Comparison of Various Decision Making Policies for Opportunistic Spectrum Access Using Real Radio Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Jagdish Darak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navikkumar Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 11th EAI International Conference on Cognitive Radio Oriented Wireless Networks, CROWNCOM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationarity-based versus eigenvalues-based algorithms for spectrum sensing in cognitive radio systems: Experimental evaluation using GNU radio and USRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Eight International Workshop on Selected Topics in Mobile and Wireless Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvalue-Based Spectrum SensingWith Two Receive Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning demonstrator for opportunistic spectrum access on real radio signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Dynamic Spectrum Access Networks (DySPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DySPAN.2015.7343919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectrum Sensing Experimental Analysis Using GNU radio and USRP for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Cichoń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bruxelles, Belgium. 5 p., </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iswcs.2015.7454395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Blind Cyclostationary Feature Detector for Cognitive Radios Using USRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisbon, Portugal. pp.42 - 46, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2014.6845077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing for Cognitive Radio using Multicoset sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States. 5 p., </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Spectrum Sensing Measurements using USRP Software Radio Platform and GNU-Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Cichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications - CROWNCOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.429 - 434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Evaluation of Eigenvalue-Based Spectrum Sensing Detector for MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Free Band Detector Based on the Sparsity of the Cyclic Autocorrelation Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un détecteur aveugle de signaux de télécomunications base sur la parcimonie de la fonction d'autocorrélation cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Maximum Likelihood Detection Algorithm Based on 1-flip Local Search over Uniformly Distributed Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.4900 - 4904, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6655353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Limited Data Multi-Antenna Compressed Spectrum Sensing Exploiting Angular Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Wireless Standard Identification for Green Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ho Chi Minh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOISE UNCERTAINTY ANALYSIS OF ENERGY DETECTOR: BOUNDED AND UNBOUNDED APPROXIMATION RELATIONSHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Detector for Cognitive Radio Using Compressed Sensing and Symmetry Property of theSecond Order Cyclic Autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 6 p., </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2012.248133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Power Consumption In FPGAs: Thermal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISWCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the impact of architecture design on cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Hybrid Spectrum Sensing Architecture for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Detector for Cognitive Radio using Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Scenario for Teaching Partial Reconfiguration of FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Reconfigurable Communication Centric Systems-on-Chip (ReCoSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind cyclostationary feature detector based on sparsity hypotheses for cognitive radio equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th IEEE International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. 4 p., </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning application scenario for Opportunistic Spectrum Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bollenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE International Midwest Symposium on Circuits &amp; Systems (MWSCAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Low Complexity PAPR Reduction TR-based Technique for DVB-T2 System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems and Workshops - ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. 6 p., </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Implementation Evaluation of TR PAPR Reduction Methods for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectrum Sensing Architecture for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Advanced International Conference on Telecommunications (AICT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware Extension for Partial Reconfiguration Management in Cognitive Radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Marojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSR10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karlsruhe, Germany. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Norm Condition Number Based Switching Algorithm in MIMO OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossra Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ttlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tunis, Tunisia. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind standard identification with bandwidth shape and GI recognition using USRP platforms and SDR4all tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International ICST Conference on Cognitive Radio Oriented Wireless Networks (Crown'Com)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cannes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New OPBHWICAP interface for real-time partial reconfiguration of FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cancun, Mexico. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity gain of QR decomposition based sphere decoder on LTE receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2009-Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity gain of QR Decomposition based Sphere Decoder in LTE receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur Sphérique associé à une Décomposition QR à Complexité Réduite dans les Systèmes MIMO OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur sphérique associé à une décomposition QR à complexité réduite dans les systèmes MIMO-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Platform for Prototyping of Advanced Software Defined Radio and Cognitive Radio Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Knopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 12th Euromicro Conference on Digital System Design, Architectures, Methods and Tools (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Patras, Greece. 6 p., </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2009.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heterogeneous reconfigurable platform for cognitive radio systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Software Radios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDROMEL: AN OPEN PLATFORM ADRESSING ADVANCED SDR CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR'08 Forum Technical Conference and product Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Washington, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FPGA partial reconfiguration design approach for cognitive radio based on NoC architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the FPGA Implementation of the Fourier Transform over Finite Fields GF(2m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Ghouwayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIT07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Maximum likelihood detection for MIMO systems using an intensification strategy over a BCH codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Systems and Devices (SSD'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodoly for IP integration in DSP Soc: a case study of a MAP algorithm for turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnaëdig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Baganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Screaming-Channel Attacks: Frequency Diversity for Enhanced Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Expressions for Ergodic Capacities of Optical Fibers and Wireless MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Demni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Bonnefoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel models, samples and network deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SIRADEL; CEA Leti; CNAM; IETR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-POSEIDON Deliverable D1.1: Scenario description KPIs and PHY requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Asma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D1.1, CEA LETI; CNAM, 292 rue Saint-Martin, 75003 Paris; IETR; SIRADEL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04213326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveforms MOdels for Machine Type CommuNication inteGrating 5G Networks (WONG5) Document Number D3.3 Overall power budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roviras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec; Conservatoire national des arts et métiers - CNAM. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio & MIMO Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. Université de Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04148041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving a processing element from hot to cool spots: is this an efficient method to decrease leakage power consumption in FPGAs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jinsong Wu, Sundeep Rangan, and Honggang Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Communications - Theoretical Fundamentals, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 24 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Platform for Cognitive Radio: Design and Hierarchical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jia-Chin Lin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Wireless Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327-344, 2011, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/18267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Engineering: From Software Radio to Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi Tabassum Gul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Jacques Palicot. Wiley-ISTE, 378 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la radio logicielle à la radio intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Palicot. Lavoisier-Hermès, 432 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amor Nafkha </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à CentraleSupelec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1164-7163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106947737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Secure and Efficient Device Activity Detection in mMTC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Al Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC &amp; 6G Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society (ComSoc); The European Association for Signal Processing (EURASIP); The European Association on Antennas and Propagation (EurAAP), Jun 2025, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted BER Trends for Energy-Detected GRSM-MQAM Massive MIMO Downlink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshin Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, Morocco. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wimob66857.2025.11257439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking at Non-harmonic Frequencies in Screaming-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Smart Card Research and Advanced Application Conference (CARDIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54409-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Triggering: a Technique to Segment Cryptographic Processes in Side-Channel Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE Workshop on Signal Processing Systems (SIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Exploration to Tree-Based MIMO Detectors Using Insights from Bio-Inspired Firefly Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Akourim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' Power Multiplexing Limitations in NOMA System over Gaussian Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE 8th International Conference on Wireless Networks and Mobile Communications (WINCOM’2020), Reïms, France. Oct 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Reïms ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Arbitrary Sample Rate Conversion for Multi-Standard Digital Front-Ends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEWCAS Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Newton structure for sample rate conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Global Conference on Signal and Information Processing, GlobalSIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Anaheim, United States. pp.271-275, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2018.8646354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global power amplifier efficiency evaluation withPAPR reduction method for post-OFDM waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roviras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication System (ISWCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iswcs.2018.8491086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Complexity Soft-Output Detection Algorithm Through Exploration and Exploitation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications (AICT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain. pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization and Coefficients Optimization of the Newton Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Antenna Selection for Minimizing the Power Consumption of a MIMO Base Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications AICT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Autocorrelation based Spectrum Sensing: Theoretical Derivation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gouldieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steredenn Daumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Fractional Delay Filter: A Novel Architecture Based on Hermite Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Lower Bound on the Ergodic Capacity of Optical MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2017.7996690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Bayesian Multi-armed Bandit Algorithm Superior?: Proof-of-Concept for Opportunistic Spectrum Access in Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Darak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrownCom 2016: 11th International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France. pp.104-115, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40352-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Accurate Closed-Form Approximation of the Standard Condition Number Distribution with Application in Spectrum Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement of Power Consumption Overhead During FPGA Dynamic Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.586--591, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Utilization and Reconfiguration Cost Comparison of Various Decision Making Policies for Opportunistic Spectrum Access Using Real Radio Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Jagdish Darak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navikkumar Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 11th EAI International Conference on Cognitive Radio Oriented Wireless Networks, CROWNCOM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple formulation for the Distribution of the Scaled Largest Eigenvalue and application to Spectrum Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvalue-Based Spectrum SensingWith Two Receive Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationarity-based versus eigenvalues-based algorithms for spectrum sensing in cognitive radio systems: Experimental evaluation using GNU radio and USRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Eight International Workshop on Selected Topics in Mobile and Wireless Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning demonstrator for opportunistic spectrum access on real radio signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Dynamic Spectrum Access Networks (DySPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DySPAN.2015.7343919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectrum Sensing Experimental Analysis Using GNU radio and USRP for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Cichoń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bruxelles, Belgium. 5 p., </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iswcs.2015.7454395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Evaluation of Eigenvalue-Based Spectrum Sensing Detector for MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Spectrum Sensing Measurements using USRP Software Radio Platform and GNU-Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Cichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications - CROWNCOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.429 - 434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing for Cognitive Radio using Multicoset sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States. 5 p., </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Blind Cyclostationary Feature Detector for Cognitive Radios Using USRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisbon, Portugal. pp.42 - 46, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2014.6845077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un détecteur aveugle de signaux de télécomunications base sur la parcimonie de la fonction d'autocorrélation cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Maximum Likelihood Detection Algorithm Based on 1-flip Local Search over Uniformly Distributed Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.4900 - 4904, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6655353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Limited Data Multi-Antenna Compressed Spectrum Sensing Exploiting Angular Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Wireless Standard Identification for Green Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ho Chi Minh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOISE UNCERTAINTY ANALYSIS OF ENERGY DETECTOR: BOUNDED AND UNBOUNDED APPROXIMATION RELATIONSHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Free Band Detector Based on the Sparsity of the Cyclic Autocorrelation Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Detector for Cognitive Radio Using Compressed Sensing and Symmetry Property of theSecond Order Cyclic Autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 6 p., </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2012.248133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Power Consumption In FPGAs: Thermal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISWCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind cyclostationary feature detector based on sparsity hypotheses for cognitive radio equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th IEEE International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. 4 p., </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Scenario for Teaching Partial Reconfiguration of FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Reconfigurable Communication Centric Systems-on-Chip (ReCoSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Hybrid Spectrum Sensing Architecture for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Detector for Cognitive Radio using Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning application scenario for Opportunistic Spectrum Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bollenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE International Midwest Symposium on Circuits &amp; Systems (MWSCAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the impact of architecture design on cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware Extension for Partial Reconfiguration Management in Cognitive Radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Marojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSR10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karlsruhe, Germany. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Low Complexity PAPR Reduction TR-based Technique for DVB-T2 System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems and Workshops - ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. 6 p., </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Implementation Evaluation of TR PAPR Reduction Methods for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectrum Sensing Architecture for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Advanced International Conference on Telecommunications (AICT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Norm Condition Number Based Switching Algorithm in MIMO OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossra Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ttlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tunis, Tunisia. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind standard identification with bandwidth shape and GI recognition using USRP platforms and SDR4all tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International ICST Conference on Cognitive Radio Oriented Wireless Networks (Crown'Com)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cannes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity gain of QR decomposition based sphere decoder on LTE receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2009-Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur Sphérique associé à une Décomposition QR à Complexité Réduite dans les Systèmes MIMO OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity gain of QR Decomposition based Sphere Decoder in LTE receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur sphérique associé à une décomposition QR à complexité réduite dans les systèmes MIMO-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Platform for Prototyping of Advanced Software Defined Radio and Cognitive Radio Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Knopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 12th Euromicro Conference on Digital System Design, Architectures, Methods and Tools (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Patras, Greece. 6 p., </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2009.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New OPBHWICAP interface for real-time partial reconfiguration of FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cancun, Mexico. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDROMEL: AN OPEN PLATFORM ADRESSING ADVANCED SDR CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR'08 Forum Technical Conference and product Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Washington, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FPGA partial reconfiguration design approach for cognitive radio based on NoC architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heterogeneous reconfigurable platform for cognitive radio systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Software Radios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Maximum likelihood detection for MIMO systems using an intensification strategy over a BCH codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Systems and Devices (SSD'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the FPGA Implementation of the Fourier Transform over Finite Fields GF(2m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Ghouwayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIT07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodoly for IP integration in DSP Soc: a case study of a MAP algorithm for turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnaëdig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Baganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Screaming-Channel Attacks: Frequency Diversity for Enhanced Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Expressions for Ergodic Capacities of Optical Fibers and Wireless MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Demni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Bonnefoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Learning for Grant-Free Activity Detection in Cell-Free Massive Mimo Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.182872 - 182889. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2025.3623512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Learning-Based Sparse Recovery for Device Activity Detection in Grant-Free Random Access Cell-Free Massive MIMO: Enhancing Resilience to Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Ieee International Conference On Communications Workshops (icc Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2150-2155. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccworkshops67674.2025.11162239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing Using Software Defined Radio for Cognitive Radio Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Manco-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.131887-131908. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3229739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Survey of FIR-Based Sample Rate Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (1), pp.113-125. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-020-01575-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Condition Number Based Spectrum Sensing Under Asynchronous Primary User Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.159234-159243. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Should We Use Geometrical-Based MIMO Detection Instead of Tree-Based Techniques? A Pareto Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Llave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.191163-191173. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2020.3032016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Form Expressions of Ergodic Capacity and MMSE Achievable Sum Rate for MIMO Jacobi and Rayleigh Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Demni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.149476-149486. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3016925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Complexity, Performance and Implementability of Geometrical MIMO Detectors: the Example of the Exploration and Exploitation List Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Akourim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTIC- Enabling Massive-Antenna for Joint Spectrum Sensing and Sharing: How Many Antennas Do We Need?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.267-280. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCCN.2019.2901847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Newton Structure Transfer Function to the Ideal Fractional Delay Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (9), pp.1354-1358. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2019.2929439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Approximation of the Standard Condition Number Detector for Large Multi-Antenna Cognitive Radio Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef, Joseph Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Cognitive Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.31-5-2017.152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper and lower bounds for the ergodic capacity of MIMO Jacobi fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (11), pp.12144-12151. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the standard condition number for cognitive radio spectrum sensing with finite number of sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2016.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Analysis and Evaluation of Scaled Largest Eigenvalue in Spectrum Sensing: A Simple Form Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Cognitive Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (10), pp.e5. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.23-2-2017.152193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection probability of the standard condition number detector in finite-dimensional cognitive radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef, Joseph Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (1), pp.137. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-016-0634-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Sensing Using Symmetry Property of Cyclic Autocorrelation Function: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Safatly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (26), 13 p. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas and RF Front Ends for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El-Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bkassiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Khamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, Article ID 231027, 2 p. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/231027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-formApproximation for the Performance of Finite Sample-Based Energy Detection Using Correlated Receiving Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2014.2348998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Equipment: What's the Best Design Approach to Reduce Power Consumption and Increase Reconfigurability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (14), pp.0975 - 8887. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/6850-9417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Enhanced Hybrid Spectrum Sensing Architectures for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3&amp;4), pp.215-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Implementation Evaluation of TR PAPR Reduction Methods for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gavalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Dagorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (Article ID 797393), 10 p. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/797393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Maximum-Likelihood Detector Based on Geometrical Diversification Greedy Intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp. 926-929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level synthesis for behavioral design of the MAP algorithm for turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Télécommunications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tome 59 (3-4), pp.325 - 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel models, samples and network deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SIRADEL; CEA Leti; CNAM; IETR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-POSEIDON Deliverable D1.1: Scenario description KPIs and PHY requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Asma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D1.1, CEA LETI; CNAM, 292 rue Saint-Martin, 75003 Paris; IETR; SIRADEL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04213326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveforms MOdels for Machine Type CommuNication inteGrating 5G Networks (WONG5) Document Number D3.3 Overall power budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roviras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec; Conservatoire national des arts et métiers - CNAM. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio & MIMO Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. Université de Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04148041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving a processing element from hot to cool spots: is this an efficient method to decrease leakage power consumption in FPGAs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jinsong Wu, Sundeep Rangan, and Honggang Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Communications - Theoretical Fundamentals, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 24 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Platform for Cognitive Radio: Design and Hierarchical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jia-Chin Lin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Wireless Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327-344, 2011, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/18267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Engineering: From Software Radio to Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi Tabassum Gul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Jacques Palicot. Wiley-ISTE, 378 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la radio logicielle à la radio intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Palicot. Lavoisier-Hermès, 432 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="393ADC8D"/>
+    <w:nsid w:val="8E8550B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anafkha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1164-7163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106947737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elkeshawy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Far&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3623512" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295759v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccworkshops67674.2025.11162239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926173v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ben Thameur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3229739" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zeineddine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Jezequel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01575-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02615174v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trotobas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Akourim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963699v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Llave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3032016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Demni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3016925" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jezequel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2929439" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kobeissi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2901847" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.23-2-2017.152193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef, Joseph Nasser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.31-5-2017.152554" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2016.0146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0634-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Aziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2348998" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Safatly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Husseini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Hajj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bkassiny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Khamy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/231027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hentati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/6850-9417" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mroue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gavalda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dagorne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/797393" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Khalaf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghozzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Ghosh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshin Daoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob66857.2025.11257439" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04309083v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guillaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54409-5_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Haddad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Slimani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961230" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paquelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646354" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464948" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02280735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouldieff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steredenn Daumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464887" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464867" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zayani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491086" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826578v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486625v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7996690" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01318205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Darak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01318207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413268v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600972" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Jagdish Darak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navikkumar Modi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262070v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Naoues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kliks" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347977" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255176v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262063v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DySPAN.2015.7343919" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Cicho&#324;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2015.7454395" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072502v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2014.6845077" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Traore" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036909" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Cichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868205v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655353" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868256v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elleuch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868192v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bahamou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2012.248133" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661410v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606046v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134044" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606401v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638931v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026551" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606399v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bollenbach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01161570v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mrou&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676644" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00476903v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l G&#243;mez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Marojevic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552121v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Mlayeh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ttlili" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520790v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441450v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delorme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441448v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444366v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401414v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nussbaum" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalfallah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.123" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clermidy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186233v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00267713v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077858v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gna&#235;dig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafkha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Baganne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024950v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236672v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692624v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jaziri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demmer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04213326v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Asma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04148041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00696363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18267" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Tabassum Gul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anafkha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1164-7163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106947737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elkeshawy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Ghosh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Far&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshin Daoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob66857.2025.11257439" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04309083v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54409-5_5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trotobas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Akourim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Slimani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zeineddine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jezequel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paquelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646354" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zayani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464867" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826578v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02280735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouldieff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steredenn Daumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464887" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464948" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7996690" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Darak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01318207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kobeissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600972" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Jagdish Darak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navikkumar Modi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01318205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Aziz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Naoues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kliks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347977" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DySPAN.2015.7343919" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Cicho&#324;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2015.7454395" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Cichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Traore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036909" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2014.6845077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Khalaf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655353" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elleuch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bahamou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2012.248133" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638931v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026551" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bollenbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hentati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l G&#243;mez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Marojevic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01161570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mrou&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676644" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mroue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00476903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghozzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Mlayeh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ttlili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441466v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nussbaum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalfallah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delorme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clermidy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00267713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077858v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gna&#235;dig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafkha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Baganne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236672v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Demni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3623512" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295759v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccworkshops67674.2025.11162239" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ben Thameur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3229739" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912947v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Jezequel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01575-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928957v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020500" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963699v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Llave" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3032016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919427v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3016925" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02615174v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weiss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2901847" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176477v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2929439" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef, Joseph Nasser" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.31-5-2017.152554" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523024v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012144" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431348v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2016.0146" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.23-2-2017.152193" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0634-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Safatly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-26" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Husseini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Hajj" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bkassiny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Khamy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/231027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072505v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2348998" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763928v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/6850-9417" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gavalda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dagorne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/797393" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450001v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692624v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jaziri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demmer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04213326v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Asma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04148041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00696363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18267" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Tabassum Gul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>