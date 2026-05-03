--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amor Nafkha </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à CentraleSupelec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1164-7163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106947737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Secure and Efficient Device Activity Detection in mMTC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Al Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC &amp; 6G Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society (ComSoc); The European Association for Signal Processing (EURASIP); The European Association on Antennas and Propagation (EurAAP), Jun 2025, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted BER Trends for Energy-Detected GRSM-MQAM Massive MIMO Downlink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshin Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, Morocco. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wimob66857.2025.11257439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking at Non-harmonic Frequencies in Screaming-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Smart Card Research and Advanced Application Conference (CARDIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54409-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Triggering: a Technique to Segment Cryptographic Processes in Side-Channel Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE Workshop on Signal Processing Systems (SIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Exploration to Tree-Based MIMO Detectors Using Insights from Bio-Inspired Firefly Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Akourim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' Power Multiplexing Limitations in NOMA System over Gaussian Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE 8th International Conference on Wireless Networks and Mobile Communications (WINCOM’2020), Reïms, France. Oct 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Reïms ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Arbitrary Sample Rate Conversion for Multi-Standard Digital Front-Ends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEWCAS Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Newton structure for sample rate conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Global Conference on Signal and Information Processing, GlobalSIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Anaheim, United States. pp.271-275, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2018.8646354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global power amplifier efficiency evaluation withPAPR reduction method for post-OFDM waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roviras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication System (ISWCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iswcs.2018.8491086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Complexity Soft-Output Detection Algorithm Through Exploration and Exploitation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications (AICT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain. pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization and Coefficients Optimization of the Newton Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Antenna Selection for Minimizing the Power Consumption of a MIMO Base Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications AICT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Autocorrelation based Spectrum Sensing: Theoretical Derivation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gouldieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steredenn Daumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Fractional Delay Filter: A Novel Architecture Based on Hermite Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Lower Bound on the Ergodic Capacity of Optical MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2017.7996690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Bayesian Multi-armed Bandit Algorithm Superior?: Proof-of-Concept for Opportunistic Spectrum Access in Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Darak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrownCom 2016: 11th International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France. pp.104-115, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40352-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Accurate Closed-Form Approximation of the Standard Condition Number Distribution with Application in Spectrum Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement of Power Consumption Overhead During FPGA Dynamic Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.586--591, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Utilization and Reconfiguration Cost Comparison of Various Decision Making Policies for Opportunistic Spectrum Access Using Real Radio Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Jagdish Darak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navikkumar Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 11th EAI International Conference on Cognitive Radio Oriented Wireless Networks, CROWNCOM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple formulation for the Distribution of the Scaled Largest Eigenvalue and application to Spectrum Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvalue-Based Spectrum SensingWith Two Receive Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationarity-based versus eigenvalues-based algorithms for spectrum sensing in cognitive radio systems: Experimental evaluation using GNU radio and USRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Eight International Workshop on Selected Topics in Mobile and Wireless Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning demonstrator for opportunistic spectrum access on real radio signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Dynamic Spectrum Access Networks (DySPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DySPAN.2015.7343919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectrum Sensing Experimental Analysis Using GNU radio and USRP for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Cichoń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bruxelles, Belgium. 5 p., </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iswcs.2015.7454395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Evaluation of Eigenvalue-Based Spectrum Sensing Detector for MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Spectrum Sensing Measurements using USRP Software Radio Platform and GNU-Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Cichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications - CROWNCOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.429 - 434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing for Cognitive Radio using Multicoset sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States. 5 p., </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Blind Cyclostationary Feature Detector for Cognitive Radios Using USRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisbon, Portugal. pp.42 - 46, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2014.6845077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un détecteur aveugle de signaux de télécomunications base sur la parcimonie de la fonction d'autocorrélation cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Maximum Likelihood Detection Algorithm Based on 1-flip Local Search over Uniformly Distributed Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.4900 - 4904, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6655353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Limited Data Multi-Antenna Compressed Spectrum Sensing Exploiting Angular Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Wireless Standard Identification for Green Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ho Chi Minh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOISE UNCERTAINTY ANALYSIS OF ENERGY DETECTOR: BOUNDED AND UNBOUNDED APPROXIMATION RELATIONSHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Free Band Detector Based on the Sparsity of the Cyclic Autocorrelation Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Detector for Cognitive Radio Using Compressed Sensing and Symmetry Property of theSecond Order Cyclic Autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 6 p., </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2012.248133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Power Consumption In FPGAs: Thermal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISWCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind cyclostationary feature detector based on sparsity hypotheses for cognitive radio equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th IEEE International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. 4 p., </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Scenario for Teaching Partial Reconfiguration of FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Reconfigurable Communication Centric Systems-on-Chip (ReCoSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Hybrid Spectrum Sensing Architecture for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Detector for Cognitive Radio using Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning application scenario for Opportunistic Spectrum Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bollenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE International Midwest Symposium on Circuits &amp; Systems (MWSCAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the impact of architecture design on cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware Extension for Partial Reconfiguration Management in Cognitive Radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Marojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSR10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karlsruhe, Germany. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Low Complexity PAPR Reduction TR-based Technique for DVB-T2 System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems and Workshops - ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. 6 p., </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Implementation Evaluation of TR PAPR Reduction Methods for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectrum Sensing Architecture for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Advanced International Conference on Telecommunications (AICT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Norm Condition Number Based Switching Algorithm in MIMO OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossra Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ttlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tunis, Tunisia. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind standard identification with bandwidth shape and GI recognition using USRP platforms and SDR4all tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International ICST Conference on Cognitive Radio Oriented Wireless Networks (Crown'Com)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cannes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity gain of QR decomposition based sphere decoder on LTE receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2009-Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur Sphérique associé à une Décomposition QR à Complexité Réduite dans les Systèmes MIMO OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity gain of QR Decomposition based Sphere Decoder in LTE receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur sphérique associé à une décomposition QR à complexité réduite dans les systèmes MIMO-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Platform for Prototyping of Advanced Software Defined Radio and Cognitive Radio Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Knopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 12th Euromicro Conference on Digital System Design, Architectures, Methods and Tools (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Patras, Greece. 6 p., </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2009.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New OPBHWICAP interface for real-time partial reconfiguration of FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cancun, Mexico. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDROMEL: AN OPEN PLATFORM ADRESSING ADVANCED SDR CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR'08 Forum Technical Conference and product Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Washington, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FPGA partial reconfiguration design approach for cognitive radio based on NoC architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heterogeneous reconfigurable platform for cognitive radio systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Software Radios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Maximum likelihood detection for MIMO systems using an intensification strategy over a BCH codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Systems and Devices (SSD'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the FPGA Implementation of the Fourier Transform over Finite Fields GF(2m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Ghouwayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIT07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodoly for IP integration in DSP Soc: a case study of a MAP algorithm for turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnaëdig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Baganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Screaming-Channel Attacks: Frequency Diversity for Enhanced Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Expressions for Ergodic Capacities of Optical Fibers and Wireless MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Demni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Bonnefoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Learning for Grant-Free Activity Detection in Cell-Free Massive Mimo Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.182872 - 182889. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2025.3623512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Learning-Based Sparse Recovery for Device Activity Detection in Grant-Free Random Access Cell-Free Massive MIMO: Enhancing Resilience to Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Ieee International Conference On Communications Workshops (icc Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2150-2155. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccworkshops67674.2025.11162239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing Using Software Defined Radio for Cognitive Radio Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Manco-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.131887-131908. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3229739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Survey of FIR-Based Sample Rate Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (1), pp.113-125. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-020-01575-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Condition Number Based Spectrum Sensing Under Asynchronous Primary User Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.159234-159243. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Should We Use Geometrical-Based MIMO Detection Instead of Tree-Based Techniques? A Pareto Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Llave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.191163-191173. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2020.3032016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Form Expressions of Ergodic Capacity and MMSE Achievable Sum Rate for MIMO Jacobi and Rayleigh Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Demni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.149476-149486. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3016925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Complexity, Performance and Implementability of Geometrical MIMO Detectors: the Example of the Exploration and Exploitation List Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Akourim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTIC- Enabling Massive-Antenna for Joint Spectrum Sensing and Sharing: How Many Antennas Do We Need?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.267-280. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCCN.2019.2901847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Newton Structure Transfer Function to the Ideal Fractional Delay Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (9), pp.1354-1358. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2019.2929439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Approximation of the Standard Condition Number Detector for Large Multi-Antenna Cognitive Radio Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef, Joseph Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Cognitive Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.31-5-2017.152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper and lower bounds for the ergodic capacity of MIMO Jacobi fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (11), pp.12144-12151. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the standard condition number for cognitive radio spectrum sensing with finite number of sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2016.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Analysis and Evaluation of Scaled Largest Eigenvalue in Spectrum Sensing: A Simple Form Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Cognitive Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (10), pp.e5. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.23-2-2017.152193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection probability of the standard condition number detector in finite-dimensional cognitive radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef, Joseph Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (1), pp.137. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-016-0634-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Sensing Using Symmetry Property of Cyclic Autocorrelation Function: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Safatly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (26), 13 p. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas and RF Front Ends for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El-Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bkassiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Khamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, Article ID 231027, 2 p. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/231027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-formApproximation for the Performance of Finite Sample-Based Energy Detection Using Correlated Receiving Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2014.2348998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Equipment: What's the Best Design Approach to Reduce Power Consumption and Increase Reconfigurability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (14), pp.0975 - 8887. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/6850-9417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Enhanced Hybrid Spectrum Sensing Architectures for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3&amp;4), pp.215-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Implementation Evaluation of TR PAPR Reduction Methods for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gavalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Dagorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (Article ID 797393), 10 p. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/797393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Maximum-Likelihood Detector Based on Geometrical Diversification Greedy Intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp. 926-929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level synthesis for behavioral design of the MAP algorithm for turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Télécommunications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tome 59 (3-4), pp.325 - 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel models, samples and network deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SIRADEL; CEA Leti; CNAM; IETR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-POSEIDON Deliverable D1.1: Scenario description KPIs and PHY requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Asma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D1.1, CEA LETI; CNAM, 292 rue Saint-Martin, 75003 Paris; IETR; SIRADEL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04213326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveforms MOdels for Machine Type CommuNication inteGrating 5G Networks (WONG5) Document Number D3.3 Overall power budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roviras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec; Conservatoire national des arts et métiers - CNAM. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio & MIMO Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. Université de Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04148041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving a processing element from hot to cool spots: is this an efficient method to decrease leakage power consumption in FPGAs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jinsong Wu, Sundeep Rangan, and Honggang Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Communications - Theoretical Fundamentals, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 24 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Platform for Cognitive Radio: Design and Hierarchical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jia-Chin Lin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Wireless Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327-344, 2011, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/18267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Engineering: From Software Radio to Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi Tabassum Gul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Jacques Palicot. Wiley-ISTE, 378 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la radio logicielle à la radio intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Palicot. Lavoisier-Hermès, 432 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amor Nafkha </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à CentraleSupelec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1164-7163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106947737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Secure and Efficient Device Activity Detection in mMTC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Al Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC &amp; 6G Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society (ComSoc); The European Association for Signal Processing (EURASIP); The European Association on Antennas and Propagation (EurAAP), Jun 2025, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted BER Trends for Energy-Detected GRSM-MQAM Massive MIMO Downlink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshin Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, Morocco. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wimob66857.2025.11257439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking at Non-harmonic Frequencies in Screaming-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Smart Card Research and Advanced Application Conference (CARDIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54409-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Triggering: a Technique to Segment Cryptographic Processes in Side-Channel Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE Workshop on Signal Processing Systems (SIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Exploration to Tree-Based MIMO Detectors Using Insights from Bio-Inspired Firefly Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Akourim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' Power Multiplexing Limitations in NOMA System over Gaussian Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE 8th International Conference on Wireless Networks and Mobile Communications (WINCOM’2020), Reïms, France. Oct 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Reïms ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Arbitrary Sample Rate Conversion for Multi-Standard Digital Front-Ends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEWCAS Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Newton structure for sample rate conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Global Conference on Signal and Information Processing, GlobalSIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Anaheim, United States. pp.271-275, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2018.8646354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global power amplifier efficiency evaluation withPAPR reduction method for post-OFDM waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roviras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication System (ISWCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iswcs.2018.8491086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Complexity Soft-Output Detection Algorithm Through Exploration and Exploitation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications (AICT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain. pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization and Coefficients Optimization of the Newton Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Antenna Selection for Minimizing the Power Consumption of a MIMO Base Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications AICT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Autocorrelation based Spectrum Sensing: Theoretical Derivation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gouldieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steredenn Daumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Fractional Delay Filter: A Novel Architecture Based on Hermite Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Lower Bound on the Ergodic Capacity of Optical MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2017.7996690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Bayesian Multi-armed Bandit Algorithm Superior?: Proof-of-Concept for Opportunistic Spectrum Access in Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Darak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrownCom 2016: 11th International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France. pp.104-115, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40352-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Accurate Closed-Form Approximation of the Standard Condition Number Distribution with Application in Spectrum Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement of Power Consumption Overhead During FPGA Dynamic Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.586--591, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Utilization and Reconfiguration Cost Comparison of Various Decision Making Policies for Opportunistic Spectrum Access Using Real Radio Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Jagdish Darak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navikkumar Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 11th EAI International Conference on Cognitive Radio Oriented Wireless Networks, CROWNCOM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple formulation for the Distribution of the Scaled Largest Eigenvalue and application to Spectrum Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvalue-Based Spectrum SensingWith Two Receive Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationarity-based versus eigenvalues-based algorithms for spectrum sensing in cognitive radio systems: Experimental evaluation using GNU radio and USRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Eight International Workshop on Selected Topics in Mobile and Wireless Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning demonstrator for opportunistic spectrum access on real radio signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Dynamic Spectrum Access Networks (DySPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DySPAN.2015.7343919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectrum Sensing Experimental Analysis Using GNU radio and USRP for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Cichoń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bruxelles, Belgium. 5 p., </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iswcs.2015.7454395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Evaluation of Eigenvalue-Based Spectrum Sensing Detector for MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Spectrum Sensing Measurements using USRP Software Radio Platform and GNU-Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Cichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications - CROWNCOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.429 - 434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing for Cognitive Radio using Multicoset sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States. 5 p., </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Blind Cyclostationary Feature Detector for Cognitive Radios Using USRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisbon, Portugal. pp.42 - 46, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2014.6845077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Maximum Likelihood Detection Algorithm Based on 1-flip Local Search over Uniformly Distributed Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.4900 - 4904, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6655353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un détecteur aveugle de signaux de télécomunications base sur la parcimonie de la fonction d'autocorrélation cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Limited Data Multi-Antenna Compressed Spectrum Sensing Exploiting Angular Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Wireless Standard Identification for Green Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ho Chi Minh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOISE UNCERTAINTY ANALYSIS OF ENERGY DETECTOR: BOUNDED AND UNBOUNDED APPROXIMATION RELATIONSHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Free Band Detector Based on the Sparsity of the Cyclic Autocorrelation Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Detector for Cognitive Radio Using Compressed Sensing and Symmetry Property of theSecond Order Cyclic Autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 6 p., </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2012.248133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Power Consumption In FPGAs: Thermal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISWCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind cyclostationary feature detector based on sparsity hypotheses for cognitive radio equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th IEEE International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. 4 p., </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Scenario for Teaching Partial Reconfiguration of FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Reconfigurable Communication Centric Systems-on-Chip (ReCoSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Hybrid Spectrum Sensing Architecture for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Detector for Cognitive Radio using Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning application scenario for Opportunistic Spectrum Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bollenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE International Midwest Symposium on Circuits &amp; Systems (MWSCAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the impact of architecture design on cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware Extension for Partial Reconfiguration Management in Cognitive Radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Marojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSR10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karlsruhe, Germany. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectrum Sensing Architecture for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Advanced International Conference on Telecommunications (AICT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Low Complexity PAPR Reduction TR-based Technique for DVB-T2 System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems and Workshops - ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. 6 p., </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Implementation Evaluation of TR PAPR Reduction Methods for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Norm Condition Number Based Switching Algorithm in MIMO OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossra Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ttlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tunis, Tunisia. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind standard identification with bandwidth shape and GI recognition using USRP platforms and SDR4all tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International ICST Conference on Cognitive Radio Oriented Wireless Networks (Crown'Com)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cannes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity gain of QR decomposition based sphere decoder on LTE receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2009-Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur Sphérique associé à une Décomposition QR à Complexité Réduite dans les Systèmes MIMO OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity gain of QR Decomposition based Sphere Decoder in LTE receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur sphérique associé à une décomposition QR à complexité réduite dans les systèmes MIMO-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Platform for Prototyping of Advanced Software Defined Radio and Cognitive Radio Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Knopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 12th Euromicro Conference on Digital System Design, Architectures, Methods and Tools (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Patras, Greece. 6 p., </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2009.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New OPBHWICAP interface for real-time partial reconfiguration of FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cancun, Mexico. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDROMEL: AN OPEN PLATFORM ADRESSING ADVANCED SDR CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR'08 Forum Technical Conference and product Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Washington, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FPGA partial reconfiguration design approach for cognitive radio based on NoC architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heterogeneous reconfigurable platform for cognitive radio systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Software Radios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the FPGA Implementation of the Fourier Transform over Finite Fields GF(2m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Ghouwayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIT07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Maximum likelihood detection for MIMO systems using an intensification strategy over a BCH codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Systems and Devices (SSD'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodoly for IP integration in DSP Soc: a case study of a MAP algorithm for turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnaëdig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Baganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Screaming-Channel Attacks: Frequency Diversity for Enhanced Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Expressions for Ergodic Capacities of Optical Fibers and Wireless MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Demni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Bonnefoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Learning for Grant-Free Activity Detection in Cell-Free Massive Mimo Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.182872 - 182889. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2025.3623512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Learning-Based Sparse Recovery for Device Activity Detection in Grant-Free Random Access Cell-Free Massive MIMO: Enhancing Resilience to Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Ieee International Conference On Communications Workshops (icc Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2150-2155. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccworkshops67674.2025.11162239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing Using Software Defined Radio for Cognitive Radio Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Manco-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.131887-131908. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3229739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Survey of FIR-Based Sample Rate Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (1), pp.113-125. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-020-01575-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Condition Number Based Spectrum Sensing Under Asynchronous Primary User Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.159234-159243. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Should We Use Geometrical-Based MIMO Detection Instead of Tree-Based Techniques? A Pareto Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Llave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.191163-191173. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2020.3032016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Form Expressions of Ergodic Capacity and MMSE Achievable Sum Rate for MIMO Jacobi and Rayleigh Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Demni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.149476-149486. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3016925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Complexity, Performance and Implementability of Geometrical MIMO Detectors: the Example of the Exploration and Exploitation List Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Akourim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTIC- Enabling Massive-Antenna for Joint Spectrum Sensing and Sharing: How Many Antennas Do We Need?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.267-280. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCCN.2019.2901847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Newton Structure Transfer Function to the Ideal Fractional Delay Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (9), pp.1354-1358. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2019.2929439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Approximation of the Standard Condition Number Detector for Large Multi-Antenna Cognitive Radio Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef, Joseph Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Cognitive Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.31-5-2017.152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper and lower bounds for the ergodic capacity of MIMO Jacobi fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (11), pp.12144-12151. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the standard condition number for cognitive radio spectrum sensing with finite number of sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2016.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Analysis and Evaluation of Scaled Largest Eigenvalue in Spectrum Sensing: A Simple Form Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Cognitive Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (10), pp.e5. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.23-2-2017.152193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection probability of the standard condition number detector in finite-dimensional cognitive radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef, Joseph Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (1), pp.137. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-016-0634-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Sensing Using Symmetry Property of Cyclic Autocorrelation Function: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Safatly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (26), 13 p. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas and RF Front Ends for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El-Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bkassiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Khamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, Article ID 231027, 2 p. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/231027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-formApproximation for the Performance of Finite Sample-Based Energy Detection Using Correlated Receiving Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2014.2348998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Equipment: What's the Best Design Approach to Reduce Power Consumption and Increase Reconfigurability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (14), pp.0975 - 8887. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/6850-9417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Enhanced Hybrid Spectrum Sensing Architectures for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3&amp;4), pp.215-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Implementation Evaluation of TR PAPR Reduction Methods for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gavalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Dagorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (Article ID 797393), 10 p. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/797393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Maximum-Likelihood Detector Based on Geometrical Diversification Greedy Intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp. 926-929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level synthesis for behavioral design of the MAP algorithm for turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Télécommunications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tome 59 (3-4), pp.325 - 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel models, samples and network deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SIRADEL; CEA Leti; CNAM; IETR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-POSEIDON Deliverable D1.1: Scenario description KPIs and PHY requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Asma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D1.1, CEA LETI; CNAM, 292 rue Saint-Martin, 75003 Paris; IETR; SIRADEL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04213326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveforms MOdels for Machine Type CommuNication inteGrating 5G Networks (WONG5) Document Number D3.3 Overall power budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roviras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec; Conservatoire national des arts et métiers - CNAM. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio & MIMO Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. Université de Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04148041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving a processing element from hot to cool spots: is this an efficient method to decrease leakage power consumption in FPGAs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jinsong Wu, Sundeep Rangan, and Honggang Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Communications - Theoretical Fundamentals, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 24 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Platform for Cognitive Radio: Design and Hierarchical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jia-Chin Lin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Wireless Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327-344, 2011, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/18267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Engineering: From Software Radio to Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi Tabassum Gul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Jacques Palicot. Wiley-ISTE, 378 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la radio logicielle à la radio intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Palicot. Lavoisier-Hermès, 432 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E8550B8"/>
+    <w:nsid w:val="B9BBA245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anafkha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1164-7163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106947737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elkeshawy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Ghosh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Far&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshin Daoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob66857.2025.11257439" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04309083v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54409-5_5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trotobas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Akourim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Slimani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zeineddine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jezequel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paquelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646354" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zayani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464867" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826578v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02280735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouldieff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steredenn Daumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464887" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464948" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7996690" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Darak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01318207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kobeissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600972" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Jagdish Darak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navikkumar Modi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01318205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Aziz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Naoues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kliks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347977" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DySPAN.2015.7343919" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Cicho&#324;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2015.7454395" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Cichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Traore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036909" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2014.6845077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Khalaf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655353" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elleuch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bahamou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2012.248133" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638931v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026551" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bollenbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hentati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l G&#243;mez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Marojevic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01161570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mrou&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676644" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mroue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00476903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghozzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Mlayeh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ttlili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441466v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nussbaum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalfallah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delorme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clermidy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00267713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077858v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gna&#235;dig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafkha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Baganne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236672v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Demni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3623512" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295759v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccworkshops67674.2025.11162239" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ben Thameur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3229739" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912947v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Jezequel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01575-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928957v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020500" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963699v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Llave" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3032016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919427v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3016925" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02615174v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weiss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2901847" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176477v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2929439" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef, Joseph Nasser" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.31-5-2017.152554" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523024v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012144" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431348v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2016.0146" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.23-2-2017.152193" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0634-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Safatly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-26" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Husseini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Hajj" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bkassiny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Khamy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/231027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072505v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2348998" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763928v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/6850-9417" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gavalda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dagorne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/797393" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450001v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692624v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jaziri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demmer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04213326v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Asma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04148041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00696363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18267" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Tabassum Gul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anafkha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1164-7163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106947737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elkeshawy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Ghosh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Far&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshin Daoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob66857.2025.11257439" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04309083v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54409-5_5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trotobas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Akourim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Slimani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zeineddine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jezequel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paquelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646354" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zayani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464867" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826578v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02280735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouldieff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steredenn Daumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464887" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464948" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7996690" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Darak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01318207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kobeissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600972" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Jagdish Darak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navikkumar Modi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01318205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Aziz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Naoues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kliks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347977" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DySPAN.2015.7343919" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Cicho&#324;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2015.7454395" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Cichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Traore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036909" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2014.6845077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655353" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Khalaf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elleuch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bahamou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2012.248133" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638931v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026551" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bollenbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hentati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l G&#243;mez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Marojevic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00476903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghozzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01161570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mrou&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676644" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mroue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Mlayeh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ttlili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441466v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nussbaum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalfallah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delorme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clermidy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00267713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077858v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gna&#235;dig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafkha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Baganne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236672v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Demni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3623512" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295759v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccworkshops67674.2025.11162239" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ben Thameur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3229739" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912947v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Jezequel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01575-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928957v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020500" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963699v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Llave" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3032016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919427v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3016925" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02615174v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weiss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2901847" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176477v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2929439" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef, Joseph Nasser" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.31-5-2017.152554" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523024v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012144" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431348v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2016.0146" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.23-2-2017.152193" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0634-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Safatly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-26" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Husseini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Hajj" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bkassiny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Khamy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/231027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072505v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2348998" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763928v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/6850-9417" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gavalda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dagorne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/797393" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450001v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692624v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jaziri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demmer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04213326v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Asma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04148041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00696363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18267" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Tabassum Gul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>