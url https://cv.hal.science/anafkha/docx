--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amor Nafkha </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à CentraleSupelec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1164-7163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106947737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Secure and Efficient Device Activity Detection in mMTC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Al Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC &amp; 6G Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society (ComSoc); The European Association for Signal Processing (EURASIP); The European Association on Antennas and Propagation (EurAAP), Jun 2025, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted BER Trends for Energy-Detected GRSM-MQAM Massive MIMO Downlink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshin Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, Morocco. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wimob66857.2025.11257439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking at Non-harmonic Frequencies in Screaming-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Smart Card Research and Advanced Application Conference (CARDIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54409-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Triggering: a Technique to Segment Cryptographic Processes in Side-Channel Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE Workshop on Signal Processing Systems (SIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Exploration to Tree-Based MIMO Detectors Using Insights from Bio-Inspired Firefly Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Akourim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' Power Multiplexing Limitations in NOMA System over Gaussian Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE 8th International Conference on Wireless Networks and Mobile Communications (WINCOM’2020), Reïms, France. Oct 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Reïms ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Arbitrary Sample Rate Conversion for Multi-Standard Digital Front-Ends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEWCAS Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Newton structure for sample rate conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Global Conference on Signal and Information Processing, GlobalSIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Anaheim, United States. pp.271-275, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2018.8646354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global power amplifier efficiency evaluation withPAPR reduction method for post-OFDM waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roviras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication System (ISWCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iswcs.2018.8491086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Complexity Soft-Output Detection Algorithm Through Exploration and Exploitation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications (AICT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain. pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization and Coefficients Optimization of the Newton Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Antenna Selection for Minimizing the Power Consumption of a MIMO Base Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications AICT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Autocorrelation based Spectrum Sensing: Theoretical Derivation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gouldieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steredenn Daumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Fractional Delay Filter: A Novel Architecture Based on Hermite Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Lower Bound on the Ergodic Capacity of Optical MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2017.7996690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Bayesian Multi-armed Bandit Algorithm Superior?: Proof-of-Concept for Opportunistic Spectrum Access in Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Darak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrownCom 2016: 11th International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France. pp.104-115, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40352-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Accurate Closed-Form Approximation of the Standard Condition Number Distribution with Application in Spectrum Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement of Power Consumption Overhead During FPGA Dynamic Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.586--591, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Utilization and Reconfiguration Cost Comparison of Various Decision Making Policies for Opportunistic Spectrum Access Using Real Radio Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Jagdish Darak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navikkumar Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 11th EAI International Conference on Cognitive Radio Oriented Wireless Networks, CROWNCOM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple formulation for the Distribution of the Scaled Largest Eigenvalue and application to Spectrum Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvalue-Based Spectrum SensingWith Two Receive Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationarity-based versus eigenvalues-based algorithms for spectrum sensing in cognitive radio systems: Experimental evaluation using GNU radio and USRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Eight International Workshop on Selected Topics in Mobile and Wireless Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning demonstrator for opportunistic spectrum access on real radio signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Dynamic Spectrum Access Networks (DySPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DySPAN.2015.7343919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectrum Sensing Experimental Analysis Using GNU radio and USRP for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Cichoń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bruxelles, Belgium. 5 p., </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iswcs.2015.7454395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Evaluation of Eigenvalue-Based Spectrum Sensing Detector for MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Spectrum Sensing Measurements using USRP Software Radio Platform and GNU-Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Cichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications - CROWNCOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.429 - 434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing for Cognitive Radio using Multicoset sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States. 5 p., </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Blind Cyclostationary Feature Detector for Cognitive Radios Using USRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisbon, Portugal. pp.42 - 46, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2014.6845077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Maximum Likelihood Detection Algorithm Based on 1-flip Local Search over Uniformly Distributed Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.4900 - 4904, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6655353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un détecteur aveugle de signaux de télécomunications base sur la parcimonie de la fonction d'autocorrélation cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Limited Data Multi-Antenna Compressed Spectrum Sensing Exploiting Angular Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Wireless Standard Identification for Green Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ho Chi Minh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOISE UNCERTAINTY ANALYSIS OF ENERGY DETECTOR: BOUNDED AND UNBOUNDED APPROXIMATION RELATIONSHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Free Band Detector Based on the Sparsity of the Cyclic Autocorrelation Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Detector for Cognitive Radio Using Compressed Sensing and Symmetry Property of theSecond Order Cyclic Autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 6 p., </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2012.248133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Power Consumption In FPGAs: Thermal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISWCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind cyclostationary feature detector based on sparsity hypotheses for cognitive radio equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th IEEE International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. 4 p., </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Scenario for Teaching Partial Reconfiguration of FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Reconfigurable Communication Centric Systems-on-Chip (ReCoSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Hybrid Spectrum Sensing Architecture for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Detector for Cognitive Radio using Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning application scenario for Opportunistic Spectrum Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bollenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE International Midwest Symposium on Circuits &amp; Systems (MWSCAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the impact of architecture design on cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware Extension for Partial Reconfiguration Management in Cognitive Radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Marojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSR10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karlsruhe, Germany. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectrum Sensing Architecture for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Advanced International Conference on Telecommunications (AICT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Low Complexity PAPR Reduction TR-based Technique for DVB-T2 System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems and Workshops - ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. 6 p., </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Implementation Evaluation of TR PAPR Reduction Methods for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Norm Condition Number Based Switching Algorithm in MIMO OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossra Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ttlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tunis, Tunisia. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind standard identification with bandwidth shape and GI recognition using USRP platforms and SDR4all tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International ICST Conference on Cognitive Radio Oriented Wireless Networks (Crown'Com)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cannes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity gain of QR decomposition based sphere decoder on LTE receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2009-Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur Sphérique associé à une Décomposition QR à Complexité Réduite dans les Systèmes MIMO OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity gain of QR Decomposition based Sphere Decoder in LTE receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur sphérique associé à une décomposition QR à complexité réduite dans les systèmes MIMO-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Platform for Prototyping of Advanced Software Defined Radio and Cognitive Radio Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Knopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 12th Euromicro Conference on Digital System Design, Architectures, Methods and Tools (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Patras, Greece. 6 p., </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2009.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New OPBHWICAP interface for real-time partial reconfiguration of FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cancun, Mexico. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDROMEL: AN OPEN PLATFORM ADRESSING ADVANCED SDR CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR'08 Forum Technical Conference and product Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Washington, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FPGA partial reconfiguration design approach for cognitive radio based on NoC architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heterogeneous reconfigurable platform for cognitive radio systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Software Radios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the FPGA Implementation of the Fourier Transform over Finite Fields GF(2m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Ghouwayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIT07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Maximum likelihood detection for MIMO systems using an intensification strategy over a BCH codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Systems and Devices (SSD'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodoly for IP integration in DSP Soc: a case study of a MAP algorithm for turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnaëdig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Baganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Screaming-Channel Attacks: Frequency Diversity for Enhanced Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Expressions for Ergodic Capacities of Optical Fibers and Wireless MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Demni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Bonnefoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Learning for Grant-Free Activity Detection in Cell-Free Massive Mimo Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.182872 - 182889. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2025.3623512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Learning-Based Sparse Recovery for Device Activity Detection in Grant-Free Random Access Cell-Free Massive MIMO: Enhancing Resilience to Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Ieee International Conference On Communications Workshops (icc Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2150-2155. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccworkshops67674.2025.11162239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing Using Software Defined Radio for Cognitive Radio Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Manco-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.131887-131908. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3229739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Survey of FIR-Based Sample Rate Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (1), pp.113-125. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-020-01575-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Condition Number Based Spectrum Sensing Under Asynchronous Primary User Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.159234-159243. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Should We Use Geometrical-Based MIMO Detection Instead of Tree-Based Techniques? A Pareto Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Llave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.191163-191173. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2020.3032016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Form Expressions of Ergodic Capacity and MMSE Achievable Sum Rate for MIMO Jacobi and Rayleigh Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Demni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.149476-149486. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3016925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Complexity, Performance and Implementability of Geometrical MIMO Detectors: the Example of the Exploration and Exploitation List Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Akourim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTIC- Enabling Massive-Antenna for Joint Spectrum Sensing and Sharing: How Many Antennas Do We Need?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.267-280. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCCN.2019.2901847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Newton Structure Transfer Function to the Ideal Fractional Delay Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (9), pp.1354-1358. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2019.2929439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Approximation of the Standard Condition Number Detector for Large Multi-Antenna Cognitive Radio Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef, Joseph Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Cognitive Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.31-5-2017.152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper and lower bounds for the ergodic capacity of MIMO Jacobi fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (11), pp.12144-12151. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the standard condition number for cognitive radio spectrum sensing with finite number of sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2016.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Analysis and Evaluation of Scaled Largest Eigenvalue in Spectrum Sensing: A Simple Form Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Cognitive Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (10), pp.e5. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.23-2-2017.152193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection probability of the standard condition number detector in finite-dimensional cognitive radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef, Joseph Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (1), pp.137. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-016-0634-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Sensing Using Symmetry Property of Cyclic Autocorrelation Function: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Safatly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (26), 13 p. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas and RF Front Ends for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El-Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bkassiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Khamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, Article ID 231027, 2 p. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/231027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-formApproximation for the Performance of Finite Sample-Based Energy Detection Using Correlated Receiving Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2014.2348998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Equipment: What's the Best Design Approach to Reduce Power Consumption and Increase Reconfigurability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (14), pp.0975 - 8887. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/6850-9417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Enhanced Hybrid Spectrum Sensing Architectures for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3&amp;4), pp.215-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Implementation Evaluation of TR PAPR Reduction Methods for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gavalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Dagorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (Article ID 797393), 10 p. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/797393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Maximum-Likelihood Detector Based on Geometrical Diversification Greedy Intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp. 926-929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level synthesis for behavioral design of the MAP algorithm for turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Télécommunications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tome 59 (3-4), pp.325 - 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel models, samples and network deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SIRADEL; CEA Leti; CNAM; IETR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-POSEIDON Deliverable D1.1: Scenario description KPIs and PHY requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Asma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D1.1, CEA LETI; CNAM, 292 rue Saint-Martin, 75003 Paris; IETR; SIRADEL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04213326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveforms MOdels for Machine Type CommuNication inteGrating 5G Networks (WONG5) Document Number D3.3 Overall power budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roviras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec; Conservatoire national des arts et métiers - CNAM. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio & MIMO Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. Université de Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04148041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving a processing element from hot to cool spots: is this an efficient method to decrease leakage power consumption in FPGAs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jinsong Wu, Sundeep Rangan, and Honggang Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Communications - Theoretical Fundamentals, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 24 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Platform for Cognitive Radio: Design and Hierarchical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jia-Chin Lin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Wireless Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327-344, 2011, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/18267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Engineering: From Software Radio to Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi Tabassum Gul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Jacques Palicot. Wiley-ISTE, 378 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la radio logicielle à la radio intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Palicot. Lavoisier-Hermès, 432 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amor Nafkha </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à CentraleSupelec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1164-7163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106947737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Learning for Grant-Free Activity Detection in Cell-Free Massive Mimo Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.182872 - 182889. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2025.3623512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Learning-Based Sparse Recovery for Device Activity Detection in Grant-Free Random Access Cell-Free Massive MIMO: Enhancing Resilience to Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Ieee International Conference On Communications Workshops (icc Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2150-2155. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccworkshops67674.2025.11162239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing Using Software Defined Radio for Cognitive Radio Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Manco-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.131887-131908. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3229739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Survey of FIR-Based Sample Rate Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (1), pp.113-125. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-020-01575-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Complexity, Performance and Implementability of Geometrical MIMO Detectors: the Example of the Exploration and Exploitation List Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Akourim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Condition Number Based Spectrum Sensing Under Asynchronous Primary User Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.159234-159243. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Should We Use Geometrical-Based MIMO Detection Instead of Tree-Based Techniques? A Pareto Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Llave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.191163-191173. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2020.3032016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Form Expressions of Ergodic Capacity and MMSE Achievable Sum Rate for MIMO Jacobi and Rayleigh Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Demni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.149476-149486. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3016925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTIC- Enabling Massive-Antenna for Joint Spectrum Sensing and Sharing: How Many Antennas Do We Need?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.267-280. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCCN.2019.2901847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Newton Structure Transfer Function to the Ideal Fractional Delay Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (9), pp.1354-1358. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2019.2929439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Analysis and Evaluation of Scaled Largest Eigenvalue in Spectrum Sensing: A Simple Form Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Cognitive Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (10), pp.e5. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.23-2-2017.152193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Approximation of the Standard Condition Number Detector for Large Multi-Antenna Cognitive Radio Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef, Joseph Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Cognitive Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.31-5-2017.152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper and lower bounds for the ergodic capacity of MIMO Jacobi fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (11), pp.12144-12151. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the standard condition number for cognitive radio spectrum sensing with finite number of sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2016.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection probability of the standard condition number detector in finite-dimensional cognitive radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef, Joseph Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (1), pp.137. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-016-0634-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-formApproximation for the Performance of Finite Sample-Based Energy Detection Using Correlated Receiving Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2014.2348998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Sensing Using Symmetry Property of Cyclic Autocorrelation Function: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Safatly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (26), 13 p. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennas and RF Front Ends for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El-Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bkassiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said El-Khamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, Article ID 231027, 2 p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/231027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Equipment: What's the Best Design Approach to Reduce Power Consumption and Increase Reconfigurability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (14), pp.0975 - 8887. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/6850-9417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Enhanced Hybrid Spectrum Sensing Architectures for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3&amp;4), pp.215-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Implementation Evaluation of TR PAPR Reduction Methods for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gavalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Dagorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (Article ID 797393), 10 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/797393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Maximum-Likelihood Detector Based on Geometrical Diversification Greedy Intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp. 926-929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level synthesis for behavioral design of the MAP algorithm for turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gnaedig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Télécommunications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tome 59 (3-4), pp.325 - 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Secure and Efficient Device Activity Detection in mMTC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elkeshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Al Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC &amp; 6G Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society (ComSoc); The European Association for Signal Processing (EURASIP); The European Association on Antennas and Propagation (EurAAP), Jun 2025, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted BER Trends for Energy-Detected GRSM-MQAM Massive MIMO Downlink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshin Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 21th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, Morocco. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wimob66857.2025.11257439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking at Non-harmonic Frequencies in Screaming-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Smart Card Research and Advanced Application Conference (CARDIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54409-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Triggering: a Technique to Segment Cryptographic Processes in Side-Channel Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE Workshop on Signal Processing Systems (SIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Exploration to Tree-Based MIMO Detectors Using Insights from Bio-Inspired Firefly Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Akourim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' Power Multiplexing Limitations in NOMA System over Gaussian Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE 8th International Conference on Wireless Networks and Mobile Communications (WINCOM’2020), Reïms, France. Oct 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Reïms ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Arbitrary Sample Rate Conversion for Multi-Standard Digital Front-Ends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEWCAS Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Newton structure for sample rate conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Global Conference on Signal and Information Processing, GlobalSIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Anaheim, United States. pp.271-275, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2018.8646354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Autocorrelation based Spectrum Sensing: Theoretical Derivation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gouldieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steredenn Daumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Fractional Delay Filter: A Novel Architecture Based on Hermite Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global power amplifier efficiency evaluation withPAPR reduction method for post-OFDM waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roviras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication System (ISWCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iswcs.2018.8491086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Complexity Soft-Output Detection Algorithm Through Exploration and Exploitation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trotobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications (AICT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain. pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization and Coefficients Optimization of the Newton Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Antenna Selection for Minimizing the Power Consumption of a MIMO Base Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications AICT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Lower Bound on the Ergodic Capacity of Optical MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2017.7996690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple formulation for the Distribution of the Scaled Largest Eigenvalue and application to Spectrum Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Bayesian Multi-armed Bandit Algorithm Superior?: Proof-of-Concept for Opportunistic Spectrum Access in Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Darak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrownCom 2016: 11th International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France. pp.104-115, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40352-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Accurate Closed-Form Approximation of the Standard Condition Number Distribution with Application in Spectrum Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement of Power Consumption Overhead During FPGA Dynamic Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.586--591, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Utilization and Reconfiguration Cost Comparison of Various Decision Making Policies for Opportunistic Spectrum Access Using Real Radio Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Jagdish Darak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navikkumar Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 11th EAI International Conference on Cognitive Radio Oriented Wireless Networks, CROWNCOM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvalue-Based Spectrum SensingWith Two Receive Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationarity-based versus eigenvalues-based algorithms for spectrum sensing in cognitive radio systems: Experimental evaluation using GNU radio and USRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Eight International Workshop on Selected Topics in Mobile and Wireless Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning demonstrator for opportunistic spectrum access on real radio signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Dynamic Spectrum Access Networks (DySPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DySPAN.2015.7343919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectrum Sensing Experimental Analysis Using GNU radio and USRP for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Cichoń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bruxelles, Belgium. 5 p., </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iswcs.2015.7454395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Blind Cyclostationary Feature Detector for Cognitive Radios Using USRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisbon, Portugal. pp.42 - 46, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2014.6845077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Evaluation of Eigenvalue-Based Spectrum Sensing Detector for MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Spectrum Sensing Measurements using USRP Software Radio Platform and GNU-Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Naoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Cichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kliks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications - CROWNCOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.429 - 434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing for Cognitive Radio using Multicoset sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States. 5 p., </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Free Band Detector Based on the Sparsity of the Cyclic Autocorrelation Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un détecteur aveugle de signaux de télécomunications base sur la parcimonie de la fonction d'autocorrélation cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Maximum Likelihood Detection Algorithm Based on 1-flip Local Search over Uniformly Distributed Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.4900 - 4904, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6655353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Limited Data Multi-Antenna Compressed Spectrum Sensing Exploiting Angular Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Wireless Standard Identification for Green Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ho Chi Minh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOISE UNCERTAINTY ANALYSIS OF ENERGY DETECTOR: BOUNDED AND UNBOUNDED APPROXIMATION RELATIONSHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Detector for Cognitive Radio Using Compressed Sensing and Symmetry Property of theSecond Order Cyclic Autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROWNCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 6 p., </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2012.248133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Power Consumption In FPGAs: Thermal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISWCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the impact of architecture design on cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind cyclostationary feature detector based on sparsity hypotheses for cognitive radio equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th IEEE International Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. 4 p., </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Scenario for Teaching Partial Reconfiguration of FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Reconfigurable Communication Centric Systems-on-Chip (ReCoSoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Detector for Cognitive Radio using Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Hybrid Spectrum Sensing Architecture for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning application scenario for Opportunistic Spectrum Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bollenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE International Midwest Symposium on Circuits &amp; Systems (MWSCAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware Extension for Partial Reconfiguration Management in Cognitive Radios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Marojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSR10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karlsruhe, Germany. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Low Complexity PAPR Reduction TR-based Technique for DVB-T2 System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems and Workshops - ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. 6 p., </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Implementation Evaluation of TR PAPR Reduction Methods for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Spectrum Sensing Architecture for Cognitive Radio Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Advanced International Conference on Telecommunications (AICT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Norm Condition Number Based Switching Algorithm in MIMO OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossra Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Ttlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tunis, Tunisia. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind standard identification with bandwidth shape and GI recognition using USRP platforms and SDR4all tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International ICST Conference on Cognitive Radio Oriented Wireless Networks (Crown'Com)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cannes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New OPBHWICAP interface for real-time partial reconfiguration of FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cancun, Mexico. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur sphérique associé à une décomposition QR à complexité réduite dans les systèmes MIMO-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity gain of QR decomposition based sphere decoder on LTE receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2009-Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodeur Sphérique associé à une Décomposition QR à Complexité Réduite dans les Systèmes MIMO OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity gain of QR Decomposition based Sphere Decoder in LTE receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Platform for Prototyping of Advanced Software Defined Radio and Cognitive Radio Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Knopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 12th Euromicro Conference on Digital System Design, Architectures, Methods and Tools (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Patras, Greece. 6 p., </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2009.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heterogeneous reconfigurable platform for cognitive radio systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Software Radios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDROMEL: AN OPEN PLATFORM ADRESSING ADVANCED SDR CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDR'08 Forum Technical Conference and product Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Washington, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FPGA partial reconfiguration design approach for cognitive radio based on NoC architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Maximum likelihood detection for MIMO systems using an intensification strategy over a BCH codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Systems and Devices (SSD'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the FPGA Implementation of the Fourier Transform over Finite Fields GF(2m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Ghouwayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIT07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodoly for IP integration in DSP Soc: a case study of a MAP algorithm for turbo decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnaëdig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Baganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Screaming-Channel Attacks: Frequency Diversity for Enhanced Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Expressions for Ergodic Capacities of Optical Fibers and Wireless MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Demni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Bonnefoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel models, samples and network deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SIRADEL; CEA Leti; CNAM; IETR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR-POSEIDON Deliverable D1.1: Scenario description KPIs and PHY requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Asma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D1.1, CEA LETI; CNAM, 292 rue Saint-Martin, 75003 Paris; IETR; SIRADEL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04213326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveforms MOdels for Machine Type CommuNication inteGrating 5G Networks (WONG5) Document Number D3.3 Overall power budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roviras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Zayani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupélec; Conservatoire national des arts et métiers - CNAM. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio & MIMO Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. Université de Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04148041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving a processing element from hot to cool spots: is this an efficient method to decrease leakage power consumption in FPGAs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jinsong Wu, Sundeep Rangan, and Honggang Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Communications - Theoretical Fundamentals, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 24 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Platform for Cognitive Radio: Design and Hierarchical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jia-Chin Lin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Wireless Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327-344, 2011, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/18267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Engineering: From Software Radio to Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi Tabassum Gul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Jacques Palicot. Wiley-ISTE, 378 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la radio logicielle à la radio intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Tembine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Palicot. Lavoisier-Hermès, 432 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9BBA245"/>
+    <w:nsid w:val="EA9EC945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anafkha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1164-7163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106947737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elkeshawy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Ghosh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Far&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshin Daoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob66857.2025.11257439" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04309083v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54409-5_5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trotobas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Akourim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Slimani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zeineddine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jezequel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paquelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646354" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zayani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464867" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826578v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02280735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouldieff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steredenn Daumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464887" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464948" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7996690" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Darak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01318207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kobeissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600972" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Jagdish Darak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navikkumar Modi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01318205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Aziz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Naoues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kliks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347977" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DySPAN.2015.7343919" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Cicho&#324;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2015.7454395" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Cichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Traore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036909" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2014.6845077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655353" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Khalaf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elleuch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bahamou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2012.248133" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638931v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026551" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bollenbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hentati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l G&#243;mez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Marojevic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00476903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghozzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01161570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mrou&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676644" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mroue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Mlayeh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ttlili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441466v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nussbaum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalfallah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delorme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clermidy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00267713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077858v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gna&#235;dig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafkha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Baganne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236672v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Demni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3623512" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295759v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccworkshops67674.2025.11162239" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ben Thameur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3229739" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912947v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Jezequel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01575-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928957v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020500" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963699v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Llave" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3032016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919427v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3016925" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02615174v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weiss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2901847" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176477v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2929439" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef, Joseph Nasser" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.31-5-2017.152554" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523024v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012144" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431348v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2016.0146" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.23-2-2017.152193" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0634-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Safatly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-26" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Husseini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Hajj" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bkassiny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Khamy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/231027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072505v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2348998" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763928v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/6850-9417" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gavalda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dagorne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/797393" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450001v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692624v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jaziri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demmer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04213326v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Asma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04148041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00696363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18267" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Tabassum Gul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anafkha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1164-7163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106947737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elkeshawy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Far&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3623512" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295759v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccworkshops67674.2025.11162239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926173v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ben Thameur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3229739" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zeineddine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Jezequel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01575-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02615174v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trotobas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Akourim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963699v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Llave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3032016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Demni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3016925" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kobeissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2901847" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jezequel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2929439" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.23-2-2017.152193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef, Joseph Nasser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.31-5-2017.152554" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2016.0146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0634-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Aziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2348998" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Safatly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Husseini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Hajj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bkassiny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Khamy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/231027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hentati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/6850-9417" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Khalaf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghozzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mroue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gavalda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dagorne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/797393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Ghosh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshin Daoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob66857.2025.11257439" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04309083v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guillaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54409-5_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Haddad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Slimani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961230" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paquelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646354" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02280735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouldieff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steredenn Daumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464887" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464948" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859149v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zayani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464867" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826578v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486625v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7996690" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01318205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Darak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01318207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413268v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600972" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Jagdish Darak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navikkumar Modi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255176v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Naoues" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kliks" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347977" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262063v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DySPAN.2015.7343919" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Cicho&#324;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2015.7454395" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072502v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2014.6845077" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Cichon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Traore" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036909" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868205v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655353" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868256v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elleuch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868192v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bahamou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2012.248133" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661410v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026551" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659539v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134044" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606046v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606399v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bollenbach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l G&#243;mez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Marojevic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01161570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mrou&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676644" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552116v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00476903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552121v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Mlayeh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ttlili" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520790v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441450v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delorme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441466v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441448v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444383v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401414v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nussbaum" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalfallah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.123" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00401437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clermidy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00267713v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186233v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077858v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gna&#235;dig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafkha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Baganne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024950v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236672v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692624v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jaziri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demmer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04213326v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Asma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04148041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00696363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18267" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Tabassum Gul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>