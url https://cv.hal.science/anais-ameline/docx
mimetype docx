--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -208,51 +208,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives pro-environmental actions? Insights into eco-emotions and political perceptions amoung young people.</w:t>
+                <w:t xml:space="preserve">Attitudes politiques, colère et action pro-environnementale : Apports d'une enquête longitudinale auprès de jeunes adultes français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
@@ -270,97 +270,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium of European Research on Emotion, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Psychologie Politique – Directions Présentes et Futures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour la Recherche en Psychologie politique, Sep 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416578v1</w:t>
+                <w:t xml:space="preserve">hal-05416594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes politiques, colère et action pro-environnementale : Apports d'une enquête longitudinale auprès de jeunes adultes français.</w:t>
+                <w:t xml:space="preserve">What drives pro-environmental actions? Insights into eco-emotions and political perceptions amoung young people.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
@@ -378,73 +378,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Psychologie Politique – Directions Présentes et Futures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone pour la Recherche en Psychologie politique, Sep 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium of European Research on Emotion, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416594v1</w:t>
+                <w:t xml:space="preserve">hal-05416578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of Political Actors, Climate Emotions, and Pro-Environmental Behaviors: Thematic and Lexicometric Exploration Among Young Adults in France.</w:t>
               </w:r>
@@ -1308,265 +1308,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of the Island of Saint Martin after Hurricane Irma: An Interdisciplinary Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+                <w:t xml:space="preserve">Adaptation et validation francophone d’une échelle de la spiritualité au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12208585⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.129-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970796v1</w:t>
+                <w:t xml:space="preserve">hal-02979034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et validation francophone d’une échelle de la spiritualité au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of the Island of Saint Martin after Hurricane Irma: An Interdisciplinary Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Halim</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (2), pp.129-145. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.8585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2019.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su12208585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979034v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological study of perceived religious discrimination and sts consequences for a muslim population</w:t>
               </w:r>
@@ -2501,51 +2501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05421267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet-Dou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lanoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59400/apr2340" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. King" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roussiau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2024.10.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04818193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Biccheri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel10030144" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.119.0191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2417-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05457672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416594v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05421267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet-Dou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lanoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59400/apr2340" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. King" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roussiau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2024.10.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04818193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Biccheri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.11.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel10030144" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.119.0191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2417-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05457672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>