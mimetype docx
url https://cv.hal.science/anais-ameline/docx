--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1890,263 +1890,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
+                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Deck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
+              <w:t xml:space="preserve">Cerema. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066473v1</w:t>
+                <w:t xml:space="preserve">hal-03685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
+                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03685726v1</w:t>
+                <w:t xml:space="preserve">hal-04066473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2501,51 +2501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416594v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05421267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet-Dou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lanoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59400/apr2340" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. King" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roussiau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2024.10.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04818193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Biccheri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.11.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel10030144" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.119.0191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2417-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05457672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416594v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05421267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet-Dou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lanoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59400/apr2340" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. King" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roussiau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2024.10.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04818193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Biccheri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.11.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel10030144" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.119.0191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2417-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05457672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>