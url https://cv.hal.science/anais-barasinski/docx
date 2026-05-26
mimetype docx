--- v0 (2026-05-04)
+++ v1 (2026-05-26)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,3090 +240,3224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal field estimation in CFRTP composites using an attention-enhanced U-Net</w:t>
+                <w:t xml:space="preserve">Data-driven discovery of roughness descriptors for surface characterization and intimate contact modeling of unidirectional composite tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Ferrándiz</w:t>
+                <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabel Palacios</w:t>
+                <w:t xml:space="preserve">Mikhael Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mailhé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+                <w:t xml:space="preserve">Jad Mounayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camilo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-025-01939-y⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 266, pp.116213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2026.116213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265498v1</w:t>
+                <w:t xml:space="preserve">hal-05630223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Microstructural Heterogeneities on the Thermal Response of CFRTP Composite Tapes at the Ply-Scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thermal field estimation in CFRTP composites using an attention-enhanced U-Net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Ferrándiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mailhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-025-01939-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs9110617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05413816v1</w:t>
+                <w:t xml:space="preserve">hal-05265498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Advanced materials modeling combining model order reduction and data science</w:t>
+                <w:t xml:space="preserve">The Influence of Microstructural Heterogeneities on the Thermal Response of CFRTP Composite Tapes at the Ply-Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+                <w:t xml:space="preserve">Mabel Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1096233⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), pp.617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs9110617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977898v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An advanced resin reaction modeling using data-driven and digital twin techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Editorial: Advanced materials modeling combining model order reduction and data science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anais Barasinski</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.1096233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1096233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-022-01725-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03905944v1</w:t>
+                <w:t xml:space="preserve">hal-03977898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical and experimental identification of crystallinity gradients in carbon fiber reinforced thermoplastic composites obtained by laser assisted filament winding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An advanced resin reaction modeling using data-driven and digital twin techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983231223568⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-022-01725-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399582v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new friction welding process for soft packaging applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+                <w:t xml:space="preserve">A numerical and experimental identification of crystallinity gradients in carbon fiber reinforced thermoplastic composites obtained by laser assisted filament winding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Daghia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-022-01668-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983231223568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621459v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the High-Resolution Discretization of the Maxwell Equations in a Composite Tape and the Heating Effects Induced by the Dielectric Losses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A new friction welding process for soft packaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queen Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/computation10020024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-022-01668-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561110v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of fiber reinforced composites with a focus on thermoplastic composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Auriane Despax-Ferreres</w:t>
+                <w:t xml:space="preserve">On the High-Resolution Discretization of the Maxwell Equations in a Composite Tape and the Heating Effects Induced by the Dielectric Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computation10020024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2021.100272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03353020v1</w:t>
+                <w:t xml:space="preserve">hal-03561110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonparametric probabilistic method to enhance PGD solutions with data-driven approach, application to the automated tape placement process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic field propagation in a composite laminate and induced thermal field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Abenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bechtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-020-01562-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-021-00205-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03354962v1</w:t>
+                <w:t xml:space="preserve">hal-03159374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic field propagation in a composite laminate and induced thermal field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nonparametric probabilistic method to enhance PGD solutions with data-driven approach, application to the automated tape placement process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-021-00205-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-020-01562-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03159374v1</w:t>
+                <w:t xml:space="preserve">hal-03354962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tape surfaces characterization with persistence images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recycling of fiber reinforced composites with a focus on thermoplastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Argerich</w:t>
+                <w:t xml:space="preserve">Rebecca Bernatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minyoung Yun</w:t>
+                <w:t xml:space="preserve">Sylvie Dagréou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Falco</w:t>
+                <w:t xml:space="preserve">Auriane Despax-Ferreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (4), pp.364-380. </w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.100272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ms.2020.4.364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2021.100272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924473v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effective conductivity and the apparent viscosity of a thin rough polymer interface using PGD‐based separated representations</w:t>
+                <w:t xml:space="preserve">Empowering Design Based on Hybrid TwinTM: Application to Acoustic Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+                <w:t xml:space="preserve">Clara Argerich Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Delplace</w:t>
+                <w:t xml:space="preserve">Arnulfo Carazo Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sainges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6448⟩</w:t>
+              <w:t xml:space="preserve">Designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/designs4040044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902716v1</w:t>
+                <w:t xml:space="preserve">hal-03001800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Design Based on Hybrid TwinTM: Application to Acoustic Resonators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the effective conductivity and the apparent viscosity of a thin rough polymer interface using PGD‐based separated representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnulfo Carazo Méndez</w:t>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sainges</w:t>
+                <w:t xml:space="preserve">Frank Delplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Petiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+                <w:t xml:space="preserve">Jean‐louis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (4), pp.1-14. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.5256-5274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/designs4040044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.6448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001800v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of material and process parameters on in-situ consolidation</w:t>
+                <w:t xml:space="preserve">Tape surfaces characterization with persistence images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel León</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Argerich Martín</w:t>
+                <w:t xml:space="preserve">Tarek Frahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Argerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minyoung Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-018-1430-7⟩</w:t>
+              <w:t xml:space="preserve">AIMS Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.364-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ms.2020.4.364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545574v1</w:t>
+                <w:t xml:space="preserve">hal-02924473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code2vect: An efficient heterogenous data classifier and nonlinear regression technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rubén Ibáñez Pinillo</w:t>
+                <w:t xml:space="preserve">Effects of material and process parameters on in-situ consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Argerich Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.491-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-018-1430-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390399v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling and simulation of thermoplastic automated tape placement: Effects of metallic particles reinforcement on part consolidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Perez</w:t>
+                <w:t xml:space="preserve">Code2vect: An efficient heterogenous data classifier and nonlinear regression technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Argerich Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Ibáñez Pinillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9050695⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 347 (11), pp.754-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181384v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Proper Generalized Decomposition applied to microwave processes involving multilayered components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rubén Ibáñez Pinillo</w:t>
+                <w:t xml:space="preserve">Multi-scale modeling and simulation of thermoplastic automated tape placement: Effects of metallic particles reinforcement on part consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.Article number 695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9050695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063820v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based multiscale proper generalized decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Leon</w:t>
+                <w:t xml:space="preserve">On the Proper Generalized Decomposition applied to microwave processes involving multilayered components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Tertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Ibáñez Pinillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.04.013⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.347-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825531v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity thermal analysis in the laser-assisted tape placement process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Perez</w:t>
+                <w:t xml:space="preserve">Wavelet-based multiscale proper generalized decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/matersci.2018.6.1053⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346(7), pp.485-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162131v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interfacial thermal properties of two rough surfaces in contact in preimpregnated composites consolidation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Grégoire</w:t>
+                <w:t xml:space="preserve">Sensitivity thermal analysis in the laser-assisted tape placement process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courtemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/aa9667⟩</w:t>
+              <w:t xml:space="preserve">AIMS Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.1053-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/matersci.2018.6.1053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124638v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multi‑scale description of electrical conducting suspensions involving perfectly dispersed rods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+                <w:t xml:space="preserve">On the interfacial thermal properties of two rough surfaces in contact in preimpregnated composites consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Djebaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.045010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/aa9667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-015-0044-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02445674v1</w:t>
+                <w:t xml:space="preserve">hal-03124638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models defined in stratified-plate domains. A review on efficient 3D PGD-based solution procedures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remy Lurot</w:t>
+                <w:t xml:space="preserve">On the multi‑scale description of electrical conducting suspensions involving perfectly dispersed rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (23), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-015-0044-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RCMA.24.97-109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01711391v1</w:t>
+                <w:t xml:space="preserve">hal-02445674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps towards an advanced simulation of composites manufacturing by automated tape placement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Models defined in stratified-plate domains. A review on efficient 3D PGD-based solution procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Lurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-012-1112-9⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.97-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RCMA.24.97-109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763316v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of non uniform thermal contact resistance in automated tape placement process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">First steps towards an advanced simulation of composites manufacturing by automated tape placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (4), pp.479-486. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1144-9⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-012-1112-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006940v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification of non uniform thermal contact resistance in automated tape placement process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.479-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1144-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Composites Manufacturing Processes: Towards an Advanced Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (1), pp.23-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rcma.21.23-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3333,258 +3467,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process simulation: Moulding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lee Harper, Mike Clifford. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Manufacture of Structural Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.401-426, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819160-6.00002-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Mathematical Models and Efficient Numerical Simulation in Composite Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vladislav Mantič. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods and Models in Composites. 2nd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (2), World Scientific, pp.385-438, 2023, Computational and Experimental Methods in Structures, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9781800611887_0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3594,154 +3728,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale temperature field propagation in unidirectional carbon fibre reinforced thermoplastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et prédiction des contraintes et déformations résiduelles dans un composite PEEK/Carbone lors de la dépose de bandes assistée par laser</w:t>
+                <w:t xml:space="preserve">Residual stresses developed in thermoplastic composites during laser-assisted tape laying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
@@ -3776,357 +3910,357 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Daghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Habraken, Apr 2021, Liege, Belgium. pp.2667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/esaform21.2667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430857v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses developed in thermoplastic composites during laser-assisted tape laying</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">An Innovative Welding Solution For Polymer Films in Packaging: Effect of Process Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queen Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federica Daghia</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Anne-Marie Habraken, Apr 2021, Liege, Belgium. pp.2667, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25518/esaform21.2667⟩</w:t>
+              <w:t xml:space="preserve">, Anne-Marie Habraken, Apr 2021, Liège, Belgium. pp.2788, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/esaform21.2788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515737v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Welding Solution For Polymer Films in Packaging: Effect of Process Parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Mousseau</w:t>
+                <w:t xml:space="preserve">Mesure et prédiction des contraintes et déformations résiduelles dans un composite PEEK/Carbone lors de la dépose de bandes assistée par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Deterre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Daghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515743v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stresses in thermoplastic composites during laser assisted tape deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria El Bayssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4185,929 +4319,929 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FabAddComp - Fabrication additive des composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRDL - Lorient, Oct 2020, En ligne (Lorient), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de chaleur dans un procédé de soudage de films polymères</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+                <w:t xml:space="preserve">Cuisson d'une pièce composite dans un four micro-onde industriel : méthodologie pour la simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duplessis Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Abenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Tertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Deterre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971545v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisson d'une pièce composite dans un four micro-onde industriel : méthodologie pour la simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hermine Tertrais</w:t>
+                <w:t xml:space="preserve">Transfert de chaleur dans un procédé de soudage de films polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queen Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">27ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420781v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du comportement thermique du procédé d'enroulement filamentaire de composites thermoplastiques assisté par chauffage laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courtemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of laser/composite interaction based on scattering by multiple cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dupillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016: 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.170021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Approach for the Evaluation of Residual Stresses in the Automated Tape Placement Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.41-49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/ESDA2012-82544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Modelling of Laser Heating Deposition of Thermoplastic Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Material Processing Technologies [AMPT2010]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improvement in Thermal Modelling of Automated Tape Placement Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Materials and Processing Technologies (AMPT2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.185-190, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3552438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5254,51 +5388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05424080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria El Bayssari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Daghia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Ferr&#225;ndiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Palacios" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mailh&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01939-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05413816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9110617" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Cueto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1096233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03905944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barasinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01725-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231223568" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03621459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queen Tannous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01668-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03561110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10020024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03353020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bernatas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Despax-Ferreres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2021.100272" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03354962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00205-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Abenius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bechtel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01562-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Frahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Argerich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyoung Yun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ms.2020.4.364" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02902716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delplace" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6448" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Argerich Mart&#237;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulfo Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sainges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petiot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs4040044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Le&#243;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1430-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Argerich Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ib&#225;&#241;ez Pinillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.11.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Defoort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9050695" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Tertrais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Leon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courtemanche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2018.6.1053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Saoudi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Djebaili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa9667" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0044-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bognet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lurot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.24.97-109" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1112-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1144-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.23-32" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Luca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819160-6.00002-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800611887_0009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04781590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2667" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2788" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420781v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duplessis Kergomard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courtemanche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dedieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupillier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963577" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82544" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008599v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552438" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05424080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria El Bayssari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Daghia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05630223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mounayer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barasinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2026.116213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Ferr&#225;ndiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Palacios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mailh&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01939-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05413816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9110617" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Cueto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1096233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03905944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01725-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231223568" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03621459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queen Tannous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01668-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03561110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10020024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Abenius" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bechtel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01562-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03354962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00205-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03353020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bernatas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Despax-Ferreres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2021.100272" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Argerich Mart&#237;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulfo Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sainges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petiot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs4040044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02902716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delplace" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6448" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Frahi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Argerich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyoung Yun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ms.2020.4.364" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Le&#243;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1430-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Argerich Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ib&#225;&#241;ez Pinillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.11.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Defoort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9050695" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Tertrais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Leon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courtemanche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2018.6.1053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Saoudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Djebaili" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa9667" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0044-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bognet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lurot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.24.97-109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1112-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1144-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.23-32" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046727v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Luca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819160-6.00002-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800611887_0009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04781590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2667" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515743v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2788" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430869v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duplessis Kergomard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courtemanche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dedieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupillier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963577" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82544" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008599v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552438" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>