--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.197916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaïs Bohuon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">https://orcid.org/my-orcid?orcid=0000-0002-8342-3812</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le sexe de la performance sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 8 (2), pp.104-113. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.008.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes féministes dans le sport : la question de la bicatégorisation sexuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Malléjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Yaïche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 35 (2), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.035.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne plus se laisser prendre à leurs Jeux.Transidentité et intersexuation versus la bicatégorisation sexuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, (Dé)politiser les Jeux olympiques, 158, https://journals.openedition.org/chrhc/22551. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.22551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentité et intersexuation aux Jeux olympiques : refuser la sanction du sexe en retournant la logique des institutions sportives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loin du but : l’(im)possible féminisation du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la presse écrite jeunesse donne à lire et à voir : le genre du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 47 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.047.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ni de seins, ni de règlement ». L’athlète Violette Morris ou le procès de l’identité sexuée de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 152 (4), pp.87-105. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.152.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Lafay de musculation : une instance de façonnage anatomiquement différencié des corps des femmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le surfeur des plus grosses vagues au monde était une femme ? La subversion de la bi-catégorisation sexuée par les pionnières du surf xxl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 136 (4), pp.103-126. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.136.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When women surf the world’s biggest waves: breaking gender barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2021.1897108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipation through sport? Feminism and medical control of the body in interwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (2), pp.235-256. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2019.1652845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pionnières françaises du sport international des femmes : Alice Milliat et Marie-Thérèse Eyquem, entre tutelle médicale et non-mixité militante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Henaff-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (3), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.125.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance sportive et bicatégorisation sexuée. Le cas de María José Martínez Patiño et le problème de l’avantage « indu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (2), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.115.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe du monde de football, le contrôle du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastics’ centre of gravity: the Fédération Internationale de Gymnastique , its governance and the Cold War, 1956–1976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.309-331. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2017.1363081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Verifications in Sport: From an East/West Antagonism to a North/South Antagonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (7), pp.965-979. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2015.1037746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de quelques pas de danse… Les usages des apparences physiques au cœur de la sociabilité estudiantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp. 63-81. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique physique et sportive féminine à l’aube du XXe siècle: moyen technique de maintien d'une définition normative des corps...l'exemple de la menstruation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/gesn-fr.2013.70008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la salsa s’invite à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pratiques corporelles artistiques et regard de l'autre, n°5, pp. 53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hystériques en mouvement : d’une assignation à une libération des corps ? Engagement des médecins et discours thérapeutiques dans la seconde moitié du XIXe siècle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles, Nerves, and Sex: The Contradictions of the Medical Approach to Female Bodies in Movement in France, 1847-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender & History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.172-186. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0424.2011.01674.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand sport et féminité ne font pas bon ménage...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 38 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/graph.038.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la femme sur les affiches touristiques balnéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024877ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘test de féminité’ dans le monde du sport : une absence de réglementation et un bouleversement de l’ordre sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, https://www.dalloz-revues.fr/Jurisport-cover-1254.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre perversion et moralisation : Les discours médicaux au sujet de la pratique physique et sportive des femmes à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 7 (2), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.007.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scoliotiques aux hystérique : une histoire de l’éducation corporelle des jeunes filles (années 1830 – années 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhei.3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Discourse on Women's Physical Education and Sport in France (1880–1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.573-593. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523360902722518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du sport pour être embauché ? Logiques et pratiques de recrutement du personnel commercial chez Décathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial « Sport et travail », 4 (82), pp. 57-70. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.082.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et bicatégorisation par sexe : test de féminité et ambiguïtés du discours médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.271.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968, le sport fait sa révolution à Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2018, 978-2-35815-252-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons dangereuses de la médecine et du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2015, 978-2-35815-165-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' exercice corporel du XVIIIe siècle à nos jours : de la thérapeutique à la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2013, Société, histoire et médecine, 9782358151085 2358151084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de féminité dans les compétitions sportives : une histoire classée X?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions iXe. 2012, 9791090062122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures physiques et (renforcement versus atténuation de la) bi-catégorisation sexuée : les mises en scène variées des corps des femmes chez trois concepteurs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Limoges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sportives dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2842878795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, genre et performance olympique : des contrôles de sexe imposés aux sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNE HISTOIRE MONDIALE DE L’OLYMPISME 1896-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Atlande et Éditions Atlantique, pp.397-409, 2023, 9782350308692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer empowerment : Roller Derby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football: dégommer les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie critique du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.715-726, 2021, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.renne.2021.01.0715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de l’avantage physique dans la performance olympique : illustration par les contrôles de sexe imposés aux sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dorlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEP Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de l'olympisme, entre héritage et innovation Approches historique, sociale et managériale du mouvement olympique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP Editions, 91-104, https://www.lcdpu.fr/livre/?GCOI=27000100214220&amp;fa=details, 2021, 9782865802590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing History of Gender and Sports : A Feminist Perspective as a French Sport Historian and Practitioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histories of Women's Work in Global Sport : A Man's World?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès de l'E.P enfantine et féminine de 1922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport français sous la IIIe République- Tome 2- La grande guerre et ses suites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès de l'éducation physique enfantine et féminine de 1922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport français sous la IIIe République. Tome 2, La Grande Guerre et ses suites : Textes recueillis par Claude Piard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.126-130, 2019, 978-2-343-18010-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968 ou l’histoire d’un tournant sportif et politique, mais aussi médical et institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968 : le sport fait sa révolution à Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 13-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender verifications vs. anti-doping policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender Testing in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315723150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine du sport saisie par les sciences humaines, entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liaisons dangereuses de la médecine et du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-glyphe.com/livre/liaisons-dangereuses-de-medecine-sport/, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation physique féminine (1919) de Georges Hébert : cultures et idéaux du corps féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims (EPURE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Collège d'athlètes de Reims : institution pionnière et foyer de diffusion de la Méthode naturelle en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782915271775 2915271771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, sexe et hormones : le test de féminité ou l’illusion d’une égalité sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice corporel du XVIII e siècle à nos jours. De la thérapeutique à la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782358151085 2358151084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la thérapeutique à la performance. L’engagement des médecins autour des pratiques d’exercice corporel (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice corporel du XVIII e siècle à nos jours. De la thérapeutique à la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-glyphe.com/livre/lexercice-corporel-xviiie-siecle-a-nos-jours/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiques et mouvements entre deux configurations historiques : les ‘exercices corporels’ féminins en pleine contradiction (à la fin XIXe siècle et dans la seconde moitié du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Âge d'homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.lagedhomme.com/ouvrages/bernard+andrieu/ethique+du+sport/3926, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrôles de féminité: élaboration d'un dispositif de maintien de la catégorisation au sein de l'institution sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sportives dans leur genre ? Permanences et variations des constructions genrées dans les engagements corporels et sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-3-0343-1183-0 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture sportive et le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travert, Maxime and Mascret, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2011, Pour l'action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital sportif dans le recrutement des commerciaux : Comparaison entre le secteur de la grande distribution et le commerce d’articles de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Gasparini; Lilian Pichot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, activité de travail et emploi : Sport et corps dans les organisations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 211-234, 2011, Logiques sociales, 978-2-296-55627-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, médecine et pratique physique et sportive (1880-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nancy : Presses universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à l'épreuve du genre : entre normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9782814300156 2814300156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours médical sur la pratique physique et sportive féminine au début du XXe siècle dans l’Auto, la Vie au Grand Air, la Santé par les Sport et Femina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias : du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.decitre.fr/livres/sports-et-medias-9782758801603.html, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de féminité ou la définition médicalement légitime du corps féminin sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quasimodo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-913686-01-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.197916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaïs Bohuon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">https://orcid.org/my-orcid?orcid=0000-0002-8342-3812</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le sexe de la performance sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 8 (2), pp.104-113. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.008.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes féministes dans le sport : la question de la bicatégorisation sexuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Malléjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Yaïche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 35 (2), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.035.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne plus se laisser prendre à leurs Jeux.Transidentité et intersexuation versus la bicatégorisation sexuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, (Dé)politiser les Jeux olympiques, 158, https://journals.openedition.org/chrhc/22551. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.22551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentité et intersexuation aux Jeux olympiques : refuser la sanction du sexe en retournant la logique des institutions sportives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loin du but : l’(im)possible féminisation du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la presse écrite jeunesse donne à lire et à voir : le genre du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 47 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.047.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ni de seins, ni de règlement ». L’athlète Violette Morris ou le procès de l’identité sexuée de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 152 (4), pp.87-105. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.152.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Lafay de musculation : une instance de façonnage anatomiquement différencié des corps des femmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le surfeur des plus grosses vagues au monde était une femme ? La subversion de la bi-catégorisation sexuée par les pionnières du surf xxl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 136 (4), pp.103-126. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.136.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When women surf the world’s biggest waves: breaking gender barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2021.1897108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipation through sport? Feminism and medical control of the body in interwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (2), pp.235-256. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2019.1652845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pionnières françaises du sport international des femmes : Alice Milliat et Marie-Thérèse Eyquem, entre tutelle médicale et non-mixité militante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Henaff-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (3), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.125.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance sportive et bicatégorisation sexuée. Le cas de María José Martínez Patiño et le problème de l’avantage « indu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (2), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.115.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe du monde de football, le contrôle du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastics’ centre of gravity: the Fédération Internationale de Gymnastique , its governance and the Cold War, 1956–1976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.309-331. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2017.1363081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Verifications in Sport: From an East/West Antagonism to a North/South Antagonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (7), pp.965-979. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2015.1037746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de quelques pas de danse… Les usages des apparences physiques au cœur de la sociabilité estudiantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp. 63-81. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique physique et sportive féminine à l’aube du XXe siècle: moyen technique de maintien d'une définition normative des corps...l'exemple de la menstruation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/gesn-fr.2013.70008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la salsa s’invite à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pratiques corporelles artistiques et regard de l'autre, n°5, pp. 53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hystériques en mouvement : d’une assignation à une libération des corps ? Engagement des médecins et discours thérapeutiques dans la seconde moitié du XIXe siècle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles, Nerves, and Sex: The Contradictions of the Medical Approach to Female Bodies in Movement in France, 1847-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender & History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.172-186. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0424.2011.01674.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand sport et féminité ne font pas bon ménage...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 38 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/graph.038.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la femme sur les affiches touristiques balnéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024877ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre perversion et moralisation : Les discours médicaux au sujet de la pratique physique et sportive des femmes à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 7 (2), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.007.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘test de féminité’ dans le monde du sport : une absence de réglementation et un bouleversement de l’ordre sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, https://www.dalloz-revues.fr/Jurisport-cover-1254.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scoliotiques aux hystérique : une histoire de l’éducation corporelle des jeunes filles (années 1830 – années 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhei.3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Discourse on Women's Physical Education and Sport in France (1880–1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.573-593. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523360902722518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du sport pour être embauché ? Logiques et pratiques de recrutement du personnel commercial chez Décathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial « Sport et travail », 4 (82), pp. 57-70. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.082.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et bicatégorisation par sexe : test de féminité et ambiguïtés du discours médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.271.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968, le sport fait sa révolution à Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2018, 978-2-35815-252-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons dangereuses de la médecine et du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2015, 978-2-35815-165-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' exercice corporel du XVIIIe siècle à nos jours : de la thérapeutique à la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2013, Société, histoire et médecine, 9782358151085 2358151084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de féminité dans les compétitions sportives : une histoire classée X?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions iXe. 2012, 9791090062122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures physiques et (renforcement versus atténuation de la) bi-catégorisation sexuée : les mises en scène variées des corps des femmes chez trois concepteurs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Limoges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sportives dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2842878795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, genre et performance olympique : des contrôles de sexe imposés aux sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNE HISTOIRE MONDIALE DE L’OLYMPISME 1896-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Atlande et Éditions Atlantique, pp.397-409, 2023, 9782350308692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football: dégommer les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer empowerment : Roller Derby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie critique du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.715-726, 2021, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.renne.2021.01.0715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de l’avantage physique dans la performance olympique : illustration par les contrôles de sexe imposés aux sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dorlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEP Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de l'olympisme, entre héritage et innovation Approches historique, sociale et managériale du mouvement olympique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP Editions, 91-104, https://www.lcdpu.fr/livre/?GCOI=27000100214220&amp;fa=details, 2021, 9782865802590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès de l'E.P enfantine et féminine de 1922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport français sous la IIIe République- Tome 2- La grande guerre et ses suites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing History of Gender and Sports : A Feminist Perspective as a French Sport Historian and Practitioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histories of Women's Work in Global Sport : A Man's World?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès de l'éducation physique enfantine et féminine de 1922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport français sous la IIIe République. Tome 2, La Grande Guerre et ses suites : Textes recueillis par Claude Piard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.126-130, 2019, 978-2-343-18010-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968 ou l’histoire d’un tournant sportif et politique, mais aussi médical et institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968 : le sport fait sa révolution à Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 13-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender verifications vs. anti-doping policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender Testing in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315723150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine du sport saisie par les sciences humaines, entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liaisons dangereuses de la médecine et du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-glyphe.com/livre/liaisons-dangereuses-de-medecine-sport/, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, sexe et hormones : le test de féminité ou l’illusion d’une égalité sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice corporel du XVIII e siècle à nos jours. De la thérapeutique à la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782358151085 2358151084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation physique féminine (1919) de Georges Hébert : cultures et idéaux du corps féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims (EPURE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Collège d'athlètes de Reims : institution pionnière et foyer de diffusion de la Méthode naturelle en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782915271775 2915271771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la thérapeutique à la performance. L’engagement des médecins autour des pratiques d’exercice corporel (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice corporel du XVIII e siècle à nos jours. De la thérapeutique à la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-glyphe.com/livre/lexercice-corporel-xviiie-siecle-a-nos-jours/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiques et mouvements entre deux configurations historiques : les ‘exercices corporels’ féminins en pleine contradiction (à la fin XIXe siècle et dans la seconde moitié du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Âge d'homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.lagedhomme.com/ouvrages/bernard+andrieu/ethique+du+sport/3926, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrôles de féminité: élaboration d'un dispositif de maintien de la catégorisation au sein de l'institution sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sportives dans leur genre ? Permanences et variations des constructions genrées dans les engagements corporels et sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-3-0343-1183-0 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital sportif dans le recrutement des commerciaux : Comparaison entre le secteur de la grande distribution et le commerce d’articles de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Gasparini; Lilian Pichot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, activité de travail et emploi : Sport et corps dans les organisations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 211-234, 2011, Logiques sociales, 978-2-296-55627-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture sportive et le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travert, Maxime and Mascret, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2011, Pour l'action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours médical sur la pratique physique et sportive féminine au début du XXe siècle dans l’Auto, la Vie au Grand Air, la Santé par les Sport et Femina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias : du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.decitre.fr/livres/sports-et-medias-9782758801603.html, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, médecine et pratique physique et sportive (1880-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nancy : Presses universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à l'épreuve du genre : entre normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9782814300156 2814300156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de féminité ou la définition médicalement légitime du corps féminin sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quasimodo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-913686-01-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pallesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pan.008.0104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Glass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mall&#233;jac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ya&#239;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.22551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.136.0103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2021.1897108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2019.1652845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Henaff-Pineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.125.0031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cervin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufraisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1363081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2015.1037746" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/gesn-fr.2013.70008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0424.2011.01674.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN76FRCC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.038.0023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Birot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024877ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.007.0099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3195" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360902722518" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.082.0057" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.271.0080" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quidu Matthieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan Vicente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001127v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472878v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pallesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pan.008.0104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Glass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mall&#233;jac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ya&#239;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.22551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.136.0103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2021.1897108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2019.1652845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Henaff-Pineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.125.0031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cervin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufraisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1363081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2015.1037746" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/gesn-fr.2013.70008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0424.2011.01674.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN76FRCC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.038.0023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Birot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024877ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.007.0099" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3195" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360902722518" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.082.0057" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.271.0080" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quidu Matthieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan Vicente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001127v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>