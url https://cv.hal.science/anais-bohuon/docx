--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.197916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaïs Bohuon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">https://orcid.org/my-orcid?orcid=0000-0002-8342-3812</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le sexe de la performance sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 8 (2), pp.104-113. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.008.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes féministes dans le sport : la question de la bicatégorisation sexuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Malléjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Yaïche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 35 (2), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.035.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne plus se laisser prendre à leurs Jeux.Transidentité et intersexuation versus la bicatégorisation sexuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, (Dé)politiser les Jeux olympiques, 158, https://journals.openedition.org/chrhc/22551. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.22551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentité et intersexuation aux Jeux olympiques : refuser la sanction du sexe en retournant la logique des institutions sportives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loin du but : l’(im)possible féminisation du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la presse écrite jeunesse donne à lire et à voir : le genre du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 47 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.047.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ni de seins, ni de règlement ». L’athlète Violette Morris ou le procès de l’identité sexuée de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 152 (4), pp.87-105. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.152.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Lafay de musculation : une instance de façonnage anatomiquement différencié des corps des femmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le surfeur des plus grosses vagues au monde était une femme ? La subversion de la bi-catégorisation sexuée par les pionnières du surf xxl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 136 (4), pp.103-126. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.136.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When women surf the world’s biggest waves: breaking gender barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2021.1897108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipation through sport? Feminism and medical control of the body in interwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (2), pp.235-256. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2019.1652845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pionnières françaises du sport international des femmes : Alice Milliat et Marie-Thérèse Eyquem, entre tutelle médicale et non-mixité militante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Henaff-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (3), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.125.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance sportive et bicatégorisation sexuée. Le cas de María José Martínez Patiño et le problème de l’avantage « indu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (2), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.115.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe du monde de football, le contrôle du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastics’ centre of gravity: the Fédération Internationale de Gymnastique , its governance and the Cold War, 1956–1976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.309-331. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2017.1363081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Verifications in Sport: From an East/West Antagonism to a North/South Antagonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (7), pp.965-979. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2015.1037746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de quelques pas de danse… Les usages des apparences physiques au cœur de la sociabilité estudiantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp. 63-81. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique physique et sportive féminine à l’aube du XXe siècle: moyen technique de maintien d'une définition normative des corps...l'exemple de la menstruation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/gesn-fr.2013.70008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la salsa s’invite à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pratiques corporelles artistiques et regard de l'autre, n°5, pp. 53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hystériques en mouvement : d’une assignation à une libération des corps ? Engagement des médecins et discours thérapeutiques dans la seconde moitié du XIXe siècle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles, Nerves, and Sex: The Contradictions of the Medical Approach to Female Bodies in Movement in France, 1847-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender & History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.172-186. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0424.2011.01674.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand sport et féminité ne font pas bon ménage...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 38 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/graph.038.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la femme sur les affiches touristiques balnéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024877ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre perversion et moralisation : Les discours médicaux au sujet de la pratique physique et sportive des femmes à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 7 (2), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.007.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘test de féminité’ dans le monde du sport : une absence de réglementation et un bouleversement de l’ordre sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, https://www.dalloz-revues.fr/Jurisport-cover-1254.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scoliotiques aux hystérique : une histoire de l’éducation corporelle des jeunes filles (années 1830 – années 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhei.3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Discourse on Women's Physical Education and Sport in France (1880–1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.573-593. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523360902722518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du sport pour être embauché ? Logiques et pratiques de recrutement du personnel commercial chez Décathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial « Sport et travail », 4 (82), pp. 57-70. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.082.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et bicatégorisation par sexe : test de féminité et ambiguïtés du discours médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.271.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968, le sport fait sa révolution à Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2018, 978-2-35815-252-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons dangereuses de la médecine et du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2015, 978-2-35815-165-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' exercice corporel du XVIIIe siècle à nos jours : de la thérapeutique à la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2013, Société, histoire et médecine, 9782358151085 2358151084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de féminité dans les compétitions sportives : une histoire classée X?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions iXe. 2012, 9791090062122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures physiques et (renforcement versus atténuation de la) bi-catégorisation sexuée : les mises en scène variées des corps des femmes chez trois concepteurs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Limoges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sportives dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2842878795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, genre et performance olympique : des contrôles de sexe imposés aux sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNE HISTOIRE MONDIALE DE L’OLYMPISME 1896-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Atlande et Éditions Atlantique, pp.397-409, 2023, 9782350308692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football: dégommer les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer empowerment : Roller Derby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie critique du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.715-726, 2021, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.renne.2021.01.0715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de l’avantage physique dans la performance olympique : illustration par les contrôles de sexe imposés aux sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dorlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEP Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de l'olympisme, entre héritage et innovation Approches historique, sociale et managériale du mouvement olympique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP Editions, 91-104, https://www.lcdpu.fr/livre/?GCOI=27000100214220&amp;fa=details, 2021, 9782865802590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès de l'E.P enfantine et féminine de 1922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport français sous la IIIe République- Tome 2- La grande guerre et ses suites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing History of Gender and Sports : A Feminist Perspective as a French Sport Historian and Practitioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histories of Women's Work in Global Sport : A Man's World?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès de l'éducation physique enfantine et féminine de 1922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport français sous la IIIe République. Tome 2, La Grande Guerre et ses suites : Textes recueillis par Claude Piard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.126-130, 2019, 978-2-343-18010-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968 ou l’histoire d’un tournant sportif et politique, mais aussi médical et institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968 : le sport fait sa révolution à Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 13-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender verifications vs. anti-doping policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender Testing in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315723150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine du sport saisie par les sciences humaines, entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liaisons dangereuses de la médecine et du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-glyphe.com/livre/liaisons-dangereuses-de-medecine-sport/, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, sexe et hormones : le test de féminité ou l’illusion d’une égalité sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice corporel du XVIII e siècle à nos jours. De la thérapeutique à la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782358151085 2358151084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation physique féminine (1919) de Georges Hébert : cultures et idéaux du corps féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims (EPURE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Collège d'athlètes de Reims : institution pionnière et foyer de diffusion de la Méthode naturelle en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782915271775 2915271771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la thérapeutique à la performance. L’engagement des médecins autour des pratiques d’exercice corporel (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice corporel du XVIII e siècle à nos jours. De la thérapeutique à la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-glyphe.com/livre/lexercice-corporel-xviiie-siecle-a-nos-jours/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiques et mouvements entre deux configurations historiques : les ‘exercices corporels’ féminins en pleine contradiction (à la fin XIXe siècle et dans la seconde moitié du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Âge d'homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.lagedhomme.com/ouvrages/bernard+andrieu/ethique+du+sport/3926, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrôles de féminité: élaboration d'un dispositif de maintien de la catégorisation au sein de l'institution sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sportives dans leur genre ? Permanences et variations des constructions genrées dans les engagements corporels et sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-3-0343-1183-0 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital sportif dans le recrutement des commerciaux : Comparaison entre le secteur de la grande distribution et le commerce d’articles de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Gasparini; Lilian Pichot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, activité de travail et emploi : Sport et corps dans les organisations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 211-234, 2011, Logiques sociales, 978-2-296-55627-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture sportive et le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travert, Maxime and Mascret, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2011, Pour l'action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours médical sur la pratique physique et sportive féminine au début du XXe siècle dans l’Auto, la Vie au Grand Air, la Santé par les Sport et Femina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias : du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.decitre.fr/livres/sports-et-medias-9782758801603.html, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, médecine et pratique physique et sportive (1880-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nancy : Presses universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à l'épreuve du genre : entre normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9782814300156 2814300156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de féminité ou la définition médicalement légitime du corps féminin sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quasimodo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-913686-01-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.197916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaïs Bohuon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">https://orcid.org/my-orcid?orcid=0000-0002-8342-3812</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le sexe de la performance sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 8 (2), pp.104-113. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.008.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes féministes dans le sport : la question de la bicatégorisation sexuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Malléjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Yaïche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 35 (2), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.035.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentité et intersexuation aux Jeux olympiques : refuser la sanction du sexe en retournant la logique des institutions sportives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loin du but : l’(im)possible féminisation du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne plus se laisser prendre à leurs Jeux.Transidentité et intersexuation versus la bicatégorisation sexuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, (Dé)politiser les Jeux olympiques, 158, https://journals.openedition.org/chrhc/22551. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.22551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la presse écrite jeunesse donne à lire et à voir : le genre du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 47 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.047.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ni de seins, ni de règlement ». L’athlète Violette Morris ou le procès de l’identité sexuée de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 152 (4), pp.87-105. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.152.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Lafay de musculation : une instance de façonnage anatomiquement différencié des corps des femmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le surfeur des plus grosses vagues au monde était une femme ? La subversion de la bi-catégorisation sexuée par les pionnières du surf xxl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 136 (4), pp.103-126. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.136.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When women surf the world’s biggest waves: breaking gender barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2021.1897108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipation through sport? Feminism and medical control of the body in interwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (2), pp.235-256. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2019.1652845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance sportive et bicatégorisation sexuée. Le cas de María José Martínez Patiño et le problème de l’avantage « indu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (2), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.115.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe du monde de football, le contrôle du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pionnières françaises du sport international des femmes : Alice Milliat et Marie-Thérèse Eyquem, entre tutelle médicale et non-mixité militante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Henaff-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (3), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.125.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastics’ centre of gravity: the Fédération Internationale de Gymnastique , its governance and the Cold War, 1956–1976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.309-331. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2017.1363081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Verifications in Sport: From an East/West Antagonism to a North/South Antagonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (7), pp.965-979. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2015.1037746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de quelques pas de danse… Les usages des apparences physiques au cœur de la sociabilité estudiantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp. 63-81. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique physique et sportive féminine à l’aube du XXe siècle: moyen technique de maintien d'une définition normative des corps...l'exemple de la menstruation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/gesn-fr.2013.70008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hystériques en mouvement : d’une assignation à une libération des corps ? Engagement des médecins et discours thérapeutiques dans la seconde moitié du XIXe siècle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles, Nerves, and Sex: The Contradictions of the Medical Approach to Female Bodies in Movement in France, 1847-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender & History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.172-186. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0424.2011.01674.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand sport et féminité ne font pas bon ménage...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 38 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/graph.038.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la salsa s’invite à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pratiques corporelles artistiques et regard de l'autre, n°5, pp. 53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre perversion et moralisation : Les discours médicaux au sujet de la pratique physique et sportive des femmes à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 7 (2), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.007.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘test de féminité’ dans le monde du sport : une absence de réglementation et un bouleversement de l’ordre sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, https://www.dalloz-revues.fr/Jurisport-cover-1254.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scoliotiques aux hystérique : une histoire de l’éducation corporelle des jeunes filles (années 1830 – années 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhei.3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la femme sur les affiches touristiques balnéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024877ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Discourse on Women's Physical Education and Sport in France (1880–1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.573-593. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523360902722518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et bicatégorisation par sexe : test de féminité et ambiguïtés du discours médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.271.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du sport pour être embauché ? Logiques et pratiques de recrutement du personnel commercial chez Décathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial « Sport et travail », 4 (82), pp. 57-70. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.082.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968, le sport fait sa révolution à Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2018, 978-2-35815-252-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons dangereuses de la médecine et du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2015, 978-2-35815-165-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' exercice corporel du XVIIIe siècle à nos jours : de la thérapeutique à la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2013, Société, histoire et médecine, 9782358151085 2358151084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de féminité dans les compétitions sportives : une histoire classée X?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions iXe. 2012, 9791090062122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures physiques et (renforcement versus atténuation de la) bi-catégorisation sexuée : les mises en scène variées des corps des femmes chez trois concepteurs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Limoges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sportives dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2842878795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, genre et performance olympique : des contrôles de sexe imposés aux sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNE HISTOIRE MONDIALE DE L’OLYMPISME 1896-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Atlande et Éditions Atlantique, pp.397-409, 2023, 9782350308692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football: dégommer les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer empowerment : Roller Derby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie critique du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.715-726, 2021, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.renne.2021.01.0715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de l’avantage physique dans la performance olympique : illustration par les contrôles de sexe imposés aux sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dorlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEP Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de l'olympisme, entre héritage et innovation Approches historique, sociale et managériale du mouvement olympique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP Editions, 91-104, https://www.lcdpu.fr/livre/?GCOI=27000100214220&amp;fa=details, 2021, 9782865802590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès de l'E.P enfantine et féminine de 1922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport français sous la IIIe République- Tome 2- La grande guerre et ses suites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing History of Gender and Sports : A Feminist Perspective as a French Sport Historian and Practitioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histories of Women's Work in Global Sport : A Man's World?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès de l'éducation physique enfantine et féminine de 1922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport français sous la IIIe République. Tome 2, La Grande Guerre et ses suites : Textes recueillis par Claude Piard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.126-130, 2019, 978-2-343-18010-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968 ou l’histoire d’un tournant sportif et politique, mais aussi médical et institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968 : le sport fait sa révolution à Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 13-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender verifications vs. anti-doping policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender Testing in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315723150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine du sport saisie par les sciences humaines, entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liaisons dangereuses de la médecine et du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-glyphe.com/livre/liaisons-dangereuses-de-medecine-sport/, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, sexe et hormones : le test de féminité ou l’illusion d’une égalité sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice corporel du XVIII e siècle à nos jours. De la thérapeutique à la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782358151085 2358151084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation physique féminine (1919) de Georges Hébert : cultures et idéaux du corps féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims (EPURE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Collège d'athlètes de Reims : institution pionnière et foyer de diffusion de la Méthode naturelle en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782915271775 2915271771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la thérapeutique à la performance. L’engagement des médecins autour des pratiques d’exercice corporel (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice corporel du XVIII e siècle à nos jours. De la thérapeutique à la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-glyphe.com/livre/lexercice-corporel-xviiie-siecle-a-nos-jours/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiques et mouvements entre deux configurations historiques : les ‘exercices corporels’ féminins en pleine contradiction (à la fin XIXe siècle et dans la seconde moitié du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Âge d'homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.lagedhomme.com/ouvrages/bernard+andrieu/ethique+du+sport/3926, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrôles de féminité: élaboration d'un dispositif de maintien de la catégorisation au sein de l'institution sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sportives dans leur genre ? Permanences et variations des constructions genrées dans les engagements corporels et sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-3-0343-1183-0 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital sportif dans le recrutement des commerciaux : Comparaison entre le secteur de la grande distribution et le commerce d’articles de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Gasparini; Lilian Pichot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, activité de travail et emploi : Sport et corps dans les organisations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 211-234, 2011, Logiques sociales, 978-2-296-55627-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture sportive et le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travert, Maxime and Mascret, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2011, Pour l'action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours médical sur la pratique physique et sportive féminine au début du XXe siècle dans l’Auto, la Vie au Grand Air, la Santé par les Sport et Femina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias : du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.decitre.fr/livres/sports-et-medias-9782758801603.html, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, médecine et pratique physique et sportive (1880-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nancy : Presses universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à l'épreuve du genre : entre normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9782814300156 2814300156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de féminité ou la définition médicalement légitime du corps féminin sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quasimodo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-913686-01-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pallesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pan.008.0104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Glass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mall&#233;jac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ya&#239;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.22551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.136.0103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2021.1897108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2019.1652845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Henaff-Pineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.125.0031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cervin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufraisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1363081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2015.1037746" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/gesn-fr.2013.70008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0424.2011.01674.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN76FRCC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.038.0023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Birot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024877ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.007.0099" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3195" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360902722518" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.082.0057" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.271.0080" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quidu Matthieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan Vicente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001127v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pallesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pan.008.0104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Glass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mall&#233;jac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ya&#239;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.22551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.136.0103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2021.1897108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2019.1652845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Henaff-Pineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.125.0031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cervin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufraisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1363081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2015.1037746" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/gesn-fr.2013.70008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0424.2011.01674.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN76FRCC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.038.0023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.007.0099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Birot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024877ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360902722518" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.271.0080" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.082.0057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quidu Matthieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan Vicente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001127v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>