--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.197916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaïs Bohuon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">https://orcid.org/my-orcid?orcid=0000-0002-8342-3812</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le sexe de la performance sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 8 (2), pp.104-113. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.008.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes féministes dans le sport : la question de la bicatégorisation sexuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Malléjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Yaïche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 35 (2), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.035.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentité et intersexuation aux Jeux olympiques : refuser la sanction du sexe en retournant la logique des institutions sportives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loin du but : l’(im)possible féminisation du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne plus se laisser prendre à leurs Jeux.Transidentité et intersexuation versus la bicatégorisation sexuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, (Dé)politiser les Jeux olympiques, 158, https://journals.openedition.org/chrhc/22551. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.22551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la presse écrite jeunesse donne à lire et à voir : le genre du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 47 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.047.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ni de seins, ni de règlement ». L’athlète Violette Morris ou le procès de l’identité sexuée de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 152 (4), pp.87-105. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.152.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Lafay de musculation : une instance de façonnage anatomiquement différencié des corps des femmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le surfeur des plus grosses vagues au monde était une femme ? La subversion de la bi-catégorisation sexuée par les pionnières du surf xxl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 136 (4), pp.103-126. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.136.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When women surf the world’s biggest waves: breaking gender barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2021.1897108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipation through sport? Feminism and medical control of the body in interwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (2), pp.235-256. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2019.1652845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance sportive et bicatégorisation sexuée. Le cas de María José Martínez Patiño et le problème de l’avantage « indu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (2), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.115.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe du monde de football, le contrôle du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pionnières françaises du sport international des femmes : Alice Milliat et Marie-Thérèse Eyquem, entre tutelle médicale et non-mixité militante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Henaff-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (3), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.125.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastics’ centre of gravity: the Fédération Internationale de Gymnastique , its governance and the Cold War, 1956–1976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.309-331. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2017.1363081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Verifications in Sport: From an East/West Antagonism to a North/South Antagonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (7), pp.965-979. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2015.1037746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de quelques pas de danse… Les usages des apparences physiques au cœur de la sociabilité estudiantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp. 63-81. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique physique et sportive féminine à l’aube du XXe siècle: moyen technique de maintien d'une définition normative des corps...l'exemple de la menstruation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/gesn-fr.2013.70008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hystériques en mouvement : d’une assignation à une libération des corps ? Engagement des médecins et discours thérapeutiques dans la seconde moitié du XIXe siècle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles, Nerves, and Sex: The Contradictions of the Medical Approach to Female Bodies in Movement in France, 1847-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender & History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.172-186. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0424.2011.01674.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand sport et féminité ne font pas bon ménage...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 38 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/graph.038.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la salsa s’invite à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pratiques corporelles artistiques et regard de l'autre, n°5, pp. 53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre perversion et moralisation : Les discours médicaux au sujet de la pratique physique et sportive des femmes à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 7 (2), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.007.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘test de féminité’ dans le monde du sport : une absence de réglementation et un bouleversement de l’ordre sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, https://www.dalloz-revues.fr/Jurisport-cover-1254.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scoliotiques aux hystérique : une histoire de l’éducation corporelle des jeunes filles (années 1830 – années 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhei.3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la femme sur les affiches touristiques balnéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024877ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Discourse on Women's Physical Education and Sport in France (1880–1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.573-593. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523360902722518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et bicatégorisation par sexe : test de féminité et ambiguïtés du discours médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.271.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du sport pour être embauché ? Logiques et pratiques de recrutement du personnel commercial chez Décathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial « Sport et travail », 4 (82), pp. 57-70. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.082.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968, le sport fait sa révolution à Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2018, 978-2-35815-252-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons dangereuses de la médecine et du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2015, 978-2-35815-165-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' exercice corporel du XVIIIe siècle à nos jours : de la thérapeutique à la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2013, Société, histoire et médecine, 9782358151085 2358151084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de féminité dans les compétitions sportives : une histoire classée X?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions iXe. 2012, 9791090062122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures physiques et (renforcement versus atténuation de la) bi-catégorisation sexuée : les mises en scène variées des corps des femmes chez trois concepteurs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Limoges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sportives dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2842878795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, genre et performance olympique : des contrôles de sexe imposés aux sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNE HISTOIRE MONDIALE DE L’OLYMPISME 1896-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Atlande et Éditions Atlantique, pp.397-409, 2023, 9782350308692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football: dégommer les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer empowerment : Roller Derby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie critique du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.715-726, 2021, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.renne.2021.01.0715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de l’avantage physique dans la performance olympique : illustration par les contrôles de sexe imposés aux sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dorlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEP Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de l'olympisme, entre héritage et innovation Approches historique, sociale et managériale du mouvement olympique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP Editions, 91-104, https://www.lcdpu.fr/livre/?GCOI=27000100214220&amp;fa=details, 2021, 9782865802590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès de l'E.P enfantine et féminine de 1922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport français sous la IIIe République- Tome 2- La grande guerre et ses suites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing History of Gender and Sports : A Feminist Perspective as a French Sport Historian and Practitioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histories of Women's Work in Global Sport : A Man's World?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès de l'éducation physique enfantine et féminine de 1922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport français sous la IIIe République. Tome 2, La Grande Guerre et ses suites : Textes recueillis par Claude Piard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.126-130, 2019, 978-2-343-18010-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968 ou l’histoire d’un tournant sportif et politique, mais aussi médical et institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968 : le sport fait sa révolution à Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 13-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender verifications vs. anti-doping policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender Testing in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315723150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine du sport saisie par les sciences humaines, entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liaisons dangereuses de la médecine et du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-glyphe.com/livre/liaisons-dangereuses-de-medecine-sport/, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, sexe et hormones : le test de féminité ou l’illusion d’une égalité sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice corporel du XVIII e siècle à nos jours. De la thérapeutique à la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782358151085 2358151084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation physique féminine (1919) de Georges Hébert : cultures et idéaux du corps féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims (EPURE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Collège d'athlètes de Reims : institution pionnière et foyer de diffusion de la Méthode naturelle en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782915271775 2915271771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la thérapeutique à la performance. L’engagement des médecins autour des pratiques d’exercice corporel (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice corporel du XVIII e siècle à nos jours. De la thérapeutique à la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-glyphe.com/livre/lexercice-corporel-xviiie-siecle-a-nos-jours/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiques et mouvements entre deux configurations historiques : les ‘exercices corporels’ féminins en pleine contradiction (à la fin XIXe siècle et dans la seconde moitié du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Âge d'homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.lagedhomme.com/ouvrages/bernard+andrieu/ethique+du+sport/3926, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrôles de féminité: élaboration d'un dispositif de maintien de la catégorisation au sein de l'institution sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sportives dans leur genre ? Permanences et variations des constructions genrées dans les engagements corporels et sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-3-0343-1183-0 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital sportif dans le recrutement des commerciaux : Comparaison entre le secteur de la grande distribution et le commerce d’articles de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Gasparini; Lilian Pichot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, activité de travail et emploi : Sport et corps dans les organisations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 211-234, 2011, Logiques sociales, 978-2-296-55627-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture sportive et le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travert, Maxime and Mascret, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2011, Pour l'action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours médical sur la pratique physique et sportive féminine au début du XXe siècle dans l’Auto, la Vie au Grand Air, la Santé par les Sport et Femina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias : du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.decitre.fr/livres/sports-et-medias-9782758801603.html, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, médecine et pratique physique et sportive (1880-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nancy : Presses universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à l'épreuve du genre : entre normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9782814300156 2814300156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de féminité ou la définition médicalement légitime du corps féminin sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quasimodo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-913686-01-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.197916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaïs Bohuon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">https://orcid.org/my-orcid?orcid=0000-0002-8342-3812</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le sexe de la performance sportive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 8 (2), pp.104-113. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pan.008.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes féministes dans le sport : la question de la bicatégorisation sexuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Malléjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Yaïche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 35 (2), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.035.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentité et intersexuation aux Jeux olympiques : refuser la sanction du sexe en retournant la logique des institutions sportives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loin du but : l’(im)possible féminisation du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne plus se laisser prendre à leurs Jeux.Transidentité et intersexuation versus la bicatégorisation sexuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, (Dé)politiser les Jeux olympiques, 158, https://journals.openedition.org/chrhc/22551. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.22551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ni de seins, ni de règlement ». L’athlète Violette Morris ou le procès de l’identité sexuée de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pallesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 152 (4), pp.87-105. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.152.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la presse écrite jeunesse donne à lire et à voir : le genre du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Juskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 47 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.047.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Lafay de musculation : une instance de façonnage anatomiquement différencié des corps des femmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le surfeur des plus grosses vagues au monde était une femme ? La subversion de la bi-catégorisation sexuée par les pionnières du surf xxl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 136 (4), pp.103-126. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.136.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When women surf the world’s biggest waves: breaking gender barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2021.1897108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipation through sport? Feminism and medical control of the body in interwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (2), pp.235-256. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2019.1652845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance sportive et bicatégorisation sexuée. Le cas de María José Martínez Patiño et le problème de l’avantage « indu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (2), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.115.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe du monde de football, le contrôle du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pionnières françaises du sport international des femmes : Alice Milliat et Marie-Thérèse Eyquem, entre tutelle médicale et non-mixité militante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Henaff-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (3), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.125.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastics’ centre of gravity: the Fédération Internationale de Gymnastique , its governance and the Cold War, 1956–1976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.309-331. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2017.1363081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Verifications in Sport: From an East/West Antagonism to a North/South Antagonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (7), pp.965-979. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2015.1037746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de quelques pas de danse… Les usages des apparences physiques au cœur de la sociabilité estudiantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp. 63-81. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique physique et sportive féminine à l’aube du XXe siècle: moyen technique de maintien d'une définition normative des corps...l'exemple de la menstruation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/gesn-fr.2013.70008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hystériques en mouvement : d’une assignation à une libération des corps ? Engagement des médecins et discours thérapeutiques dans la seconde moitié du XIXe siècle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles, Nerves, and Sex: The Contradictions of the Medical Approach to Female Bodies in Movement in France, 1847-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender & History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.172-186. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0424.2011.01674.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand sport et féminité ne font pas bon ménage...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 38 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/graph.038.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la salsa s’invite à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pratiques corporelles artistiques et regard de l'autre, n°5, pp. 53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘test de féminité’ dans le monde du sport : une absence de réglementation et un bouleversement de l’ordre sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, https://www.dalloz-revues.fr/Jurisport-cover-1254.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre perversion et moralisation : Les discours médicaux au sujet de la pratique physique et sportive des femmes à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 7 (2), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.007.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scoliotiques aux hystérique : une histoire de l’éducation corporelle des jeunes filles (années 1830 – années 1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhei.3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la femme sur les affiches touristiques balnéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024877ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Discourse on Women's Physical Education and Sport in France (1880–1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.573-593. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523360902722518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et bicatégorisation par sexe : test de féminité et ambiguïtés du discours médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.271.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du sport pour être embauché ? Logiques et pratiques de recrutement du personnel commercial chez Décathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial « Sport et travail », 4 (82), pp. 57-70. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.082.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968, le sport fait sa révolution à Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2018, 978-2-35815-252-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons dangereuses de la médecine et du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2015, 978-2-35815-165-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' exercice corporel du XVIIIe siècle à nos jours : de la thérapeutique à la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. 2013, Société, histoire et médecine, 9782358151085 2358151084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de féminité dans les compétitions sportives : une histoire classée X?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions iXe. 2012, 9791090062122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures physiques et (renforcement versus atténuation de la) bi-catégorisation sexuée : les mises en scène variées des corps des femmes chez trois concepteurs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Limoges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sportives dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2842878795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, genre et performance olympique : des contrôles de sexe imposés aux sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNE HISTOIRE MONDIALE DE L’OLYMPISME 1896-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Atlande et Éditions Atlantique, pp.397-409, 2023, 9782350308692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer empowerment : Roller Derby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football: dégommer les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florys Castan Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie critique du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.715-726, 2021, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.renne.2021.01.0715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de l’avantage physique dans la performance olympique : illustration par les contrôles de sexe imposés aux sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dorlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEP Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de l'olympisme, entre héritage et innovation Approches historique, sociale et managériale du mouvement olympique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP Editions, 91-104, https://www.lcdpu.fr/livre/?GCOI=27000100214220&amp;fa=details, 2021, 9782865802590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès de l'E.P enfantine et féminine de 1922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport français sous la IIIe République- Tome 2- La grande guerre et ses suites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing History of Gender and Sports : A Feminist Perspective as a French Sport Historian and Practitioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histories of Women's Work in Global Sport : A Man's World?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès de l'éducation physique enfantine et féminine de 1922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport français sous la IIIe République. Tome 2, La Grande Guerre et ses suites : Textes recueillis par Claude Piard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.126-130, 2019, 978-2-343-18010-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968 ou l’histoire d’un tournant sportif et politique, mais aussi médical et institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968 : le sport fait sa révolution à Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 13-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender verifications vs. anti-doping policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender Testing in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315723150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine du sport saisie par les sciences humaines, entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liaisons dangereuses de la médecine et du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-glyphe.com/livre/liaisons-dangereuses-de-medecine-sport/, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation physique féminine (1919) de Georges Hébert : cultures et idéaux du corps féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims (EPURE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Collège d'athlètes de Reims : institution pionnière et foyer de diffusion de la Méthode naturelle en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782915271775 2915271771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, sexe et hormones : le test de féminité ou l’illusion d’une égalité sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Glyphe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice corporel du XVIII e siècle à nos jours. De la thérapeutique à la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782358151085 2358151084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la thérapeutique à la performance. L’engagement des médecins autour des pratiques d’exercice corporel (XVIIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice corporel du XVIII e siècle à nos jours. De la thérapeutique à la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-glyphe.com/livre/lexercice-corporel-xviiie-siecle-a-nos-jours/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiques et mouvements entre deux configurations historiques : les ‘exercices corporels’ féminins en pleine contradiction (à la fin XIXe siècle et dans la seconde moitié du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Âge d'homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.lagedhomme.com/ouvrages/bernard+andrieu/ethique+du+sport/3926, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrôles de féminité: élaboration d'un dispositif de maintien de la catégorisation au sein de l'institution sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sportives dans leur genre ? Permanences et variations des constructions genrées dans les engagements corporels et sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-3-0343-1183-0 br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital sportif dans le recrutement des commerciaux : Comparaison entre le secteur de la grande distribution et le commerce d’articles de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Hidri Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Gasparini; Lilian Pichot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, activité de travail et emploi : Sport et corps dans les organisations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 211-234, 2011, Logiques sociales, 978-2-296-55627-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture sportive et le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travert, Maxime and Mascret, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2011, Pour l'action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours médical sur la pratique physique et sportive féminine au début du XXe siècle dans l’Auto, la Vie au Grand Air, la Santé par les Sport et Femina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias : du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.decitre.fr/livres/sports-et-medias-9782758801603.html, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, médecine et pratique physique et sportive (1880-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nancy : Presses universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à l'épreuve du genre : entre normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9782814300156 2814300156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de féminité ou la définition médicalement légitime du corps féminin sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quasimodo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-913686-01-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pallesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pan.008.0104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Glass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mall&#233;jac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ya&#239;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.22551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.136.0103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2021.1897108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2019.1652845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Henaff-Pineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.125.0031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cervin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufraisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1363081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2015.1037746" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/gesn-fr.2013.70008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0424.2011.01674.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN76FRCC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.038.0023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.007.0099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Birot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024877ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360902722518" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.271.0080" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.082.0057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quidu Matthieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan Vicente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001127v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pallesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pan.008.0104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Glass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mall&#233;jac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ya&#239;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.22551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.136.0103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2021.1897108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2019.1652845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Henaff-Pineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.125.0031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cervin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufraisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1363081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2015.1037746" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/gesn-fr.2013.70008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0424.2011.01674.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN76FRCC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.038.0023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.007.0099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Birot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024877ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360902722518" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.271.0080" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.082.0057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quidu Matthieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan Vicente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001127v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472878v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>