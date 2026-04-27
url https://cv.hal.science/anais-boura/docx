--- v0 (2026-03-18)
+++ v1 (2026-04-27)
@@ -2434,277 +2434,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03226193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asian monsoons in a late Eocene greenhouse world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research safeguards protected areas: response to Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Licht</w:t>
+                <w:t xml:space="preserve">Timothée Le Péchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cappelle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc D.B. Gigord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13704⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.133-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2013.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01072603v1</w:t>
+                <w:t xml:space="preserve">hal-03157596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research safeguards protected areas: response to Florens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Boura</w:t>
+                <w:t xml:space="preserve">Asian monsoons in a late Eocene greenhouse world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Le Péchon</w:t>
+                <w:t xml:space="preserve">Hemmo A. Abels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc D.B. Gigord</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.B. Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trabucho-Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2013.12.007⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 513 (7519), pp.501-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03157596v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01072603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Clarkforkian Equivalent Land Mammal Age in the Latest Paleocene Basal Sparnacian Facies of Europe: Fauna, Flora, Paleoenvironment and (Bio)stratigraphy</w:t>
               </w:r>
@@ -3349,51 +3349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood anatomy of the Mascarene Dombeyoideae: Systematic and ecological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Le Péchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4021,277 +4021,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening CLAMP: New calibration sites to improve paleoclimate reconstructions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Del Rio</w:t>
+                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th meeting of Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">9th Meeting Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161115v1</w:t>
+                <w:t xml:space="preserve">hal-05252384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Botté</w:t>
+                <w:t xml:space="preserve">Strengthening CLAMP: New calibration sites to improve paleoclimate reconstructions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Depaix-Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aixa Tosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Meeting Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">9th meeting of Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252384v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Xper key for Eocene pollen and spores from Türkiye, a tool to improve palynomorphs identification</w:t>
               </w:r>
@@ -5367,402 +5367,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation paléoclimatique de la flore rupélienne (Oligocène inférieur, MP25) de Bois d’Asson : regard croisé entre collections patrimoniales et nouvelles prospections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging techniques and the remote study of fossil plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydéric Portailler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Flavie Charieau</w:t>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès APF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667675v1</w:t>
+                <w:t xml:space="preserve">hal-03716190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging techniques and the remote study of fossil plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+                <w:t xml:space="preserve">Burmese forest ecosystems during the Cenozoic: new insights based on fossil wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anais A Boura</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaw Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Day Wa Aung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
+              <w:t xml:space="preserve">11th European Palaeobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716190v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burmese forest ecosystems during the Cenozoic: new insights based on fossil wood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+                <w:t xml:space="preserve">Caractérisation paléoclimatique de la flore rupélienne (Oligocène inférieur, MP25) de Bois d’Asson : regard croisé entre collections patrimoniales et nouvelles prospections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydéric Portailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aixa Tosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Day Wa Aung</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Charieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Palaeobotany and Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Congrès APF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716162v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomie et paléoécologie de la flore priabonienne du Bassin d'Alès (Sud de la France)</w:t>
               </w:r>
@@ -5981,51 +5981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la macroflore fossile de Céreste (Alpes-de-Haute-Provence, Oligocène inférieur) : Reconstruction paléoenvironnementale et paléoclimatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Charieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6033,51 +6033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès APF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
@@ -6231,51 +6231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bois fossiles du synclinal d’Anoual (Jurassique, Maroc) : description et identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Portailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8006,402 +8006,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03226165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicified wood assemblages and palaeoenvironmental reconstruction from the Cenomanian of the Envigne valley (Vienne, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denise Pons</w:t>
+                <w:t xml:space="preserve">Seasonal physiological interpretation of intra-ring δ13C variation in temperate species: experimental and modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Granda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Agora paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès Jesium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618468v1</w:t>
+                <w:t xml:space="preserve">hal-03618455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mesozoic vertebrate assemblages from the Anoual Syncline in the Eastern High Atlas of Morocco</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Vullo</w:t>
+                <w:t xml:space="preserve">Silicified wood assemblages and palaeoenvironmental reconstruction from the Cenomanian of the Envigne valley (Vienne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées géologiques du Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Congrès Agora paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621455v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal physiological interpretation of intra-ring δ13C variation in temperate species: experimental and modelling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Mesozoic vertebrate assemblages from the Anoual Syncline in the Eastern High Atlas of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+                <w:t xml:space="preserve">Hamid Haddoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Granda</w:t>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Eglin</w:t>
+                <w:t xml:space="preserve">Rage Jean-Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+                <w:t xml:space="preserve">Romain Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Jesium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Les Journées géologiques du Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618455v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicified fern-like plant from the upper Turonian of Vienne, western France</w:t>
               </w:r>
@@ -8722,527 +8722,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-annual tree ring ð13C across time: tracking the responses of Q. petraea to climatic variation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term impact of climate on tree-growth patterns in Paris street trees and its consequences on tree cooling potential: a dendroclimatic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Ambre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+                <w:t xml:space="preserve">Yvan Y. Kraepiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Fresneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Boura</w:t>
+                <w:t xml:space="preserve">Jean Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Ecological Federation 2015, Ecology at the interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ICUC9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Urban Climate (IAUC). INT., Jul 2015, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110304v1</w:t>
+                <w:t xml:space="preserve">hal-02741932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term impact of climate on tree-growth patterns in Paris street trees and its consequences on tree cooling potential: a dendroclimatic approach.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De Glossopteris aux Angiospermes, l’apport des plantes en paléogéographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Urban Climate (IAUC). INT., Jul 2015, Toulouse, France. 2 p</w:t>
+              <w:t xml:space="preserve">Les fossiles et la dérive des continents : d’Alfred Wegener à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741932v1</w:t>
+                <w:t xml:space="preserve">mnhn-03226231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Glossopteris aux Angiospermes, l’apport des plantes en paléogéographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating inter- and intra-annual tree-ring width, carbon isotopes and anatomy : responses to climate variability in a temperate oak forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Granda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Faccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fossiles et la dérive des continents : d’Alfred Wegener à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03226231v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating inter- and intra-annual tree-ring width, carbon isotopes and anatomy : responses to climate variability in a temperate oak forest.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Intra-annual tree ring ð13C across time: tracking the responses of Q. petraea to climatic variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georgia Faccioni</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Ecological Federation 2015, Ecology at the interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621273v1</w:t>
+                <w:t xml:space="preserve">hal-03110304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Indian monsoons in the Eocene: Evidence from the Sedimentary series of Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9800,243 +9800,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth rings in tropical moist evergreen forest trees in South India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree age estimation for tropical tree species by direct and indirect methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cheryl D. Nath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Boura A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE 2011 "Tree Ring in Archaeology, Climatology and Ecology", annual initiative of the 'Association for Tree-Ring Research' (ATR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum des Sciences Naturelles, May 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">Annual Symposium of the British Ecological Society, "Forests and Global Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Ecological Society, Mar 2011, Cambridge, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943153v1</w:t>
+                <w:t xml:space="preserve">hal-02933791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree age estimation for tropical tree species by direct and indirect methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth rings in tropical moist evergreen forest trees in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boura A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cheryl D. Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pelissier</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium of the British Ecological Society, "Forests and Global Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Ecological Society, Mar 2011, Cambridge, India</w:t>
+              <w:t xml:space="preserve">TRACE 2011 "Tree Ring in Archaeology, Climatology and Ecology", annual initiative of the 'Association for Tree-Ring Research' (ATR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum des Sciences Naturelles, May 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933791v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extant tree and fossil wood anatomy for palaeoenvironmental reconstruction: examples from European temperate species</w:t>
               </w:r>
@@ -11731,234 +11731,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database on the Paris Museum collection of paleobotany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth rings and phenology in temperate trees and anatomical climatic markers for fossil wood interpretation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Palaeobotany – Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621503v1</w:t>
+                <w:t xml:space="preserve">hal-03621444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth rings and phenology in temperate trees and anatomical climatic markers for fossil wood interpretation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A database on the Paris Museum collection of paleobotany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dejax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Palaeobotany – Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621444v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12321,274 +12321,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation à la vie terrestre : un grand pas pour la vie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Vienne : un patrimoine paléobotanique inattendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boiteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.198-199, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c094⟩</w:t>
+              <w:t xml:space="preserve">, pp.60-61, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716248v1</w:t>
+                <w:t xml:space="preserve">hal-03716229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Vienne : un patrimoine paléobotanique inattendu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’adaptation à la vie terrestre : un grand pas pour la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boiteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.60-61, 2022, </w:t>
+              <w:t xml:space="preserve">, pp.198-199, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716229v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aventures végétales à l’échelle des temps géologiques</w:t>
               </w:r>
@@ -12847,51 +12847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D3ACF17"/>
+    <w:nsid w:val="922746FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13078,51 +13078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-boura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3144-8217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156175606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gentis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323534v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Del Rio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03798780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a28" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03022042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. B. Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02559012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Saulnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706855" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871851v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saulnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Franceschi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daviero-Gomez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tomescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190254" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre A. J. David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0704-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Velasquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01376571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrichot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Batten" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2016.10.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200242" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Utescher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chit Sein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.01.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGX2VB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmo A. Abels" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ladant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13704" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le P&#233;chon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc D.B. Gigord" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2013.12.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN5WKQJN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducroq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.12.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPQFJ7PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhwan Oh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2014.02.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z4DHJ9D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vozenin-Serra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#249;i Ph&#250; My" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Nath" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0679-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K2KTG0F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000073" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C37F03B05350D888236E52B459A76928FAC6053/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHF1RZTQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muratcan Ersoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyun Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piguet-Ruinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabaix-Hiale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a De Brito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Murer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Depaix-Piettre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giobbini Adele" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Benjamin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiraz M. Serkan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoorn Carina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gangneux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lo Bue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Riboulet--Posset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04621763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Haung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marchais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202686v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Portailler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Charieau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716190v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714770v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;n-Closas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Passelergue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714756v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434986v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03524094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Martin-Closas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za Win" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160828v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilley Laura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roth-Nebelsick Anita" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Lucas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorse Mathilde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226137v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160812v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric del Rio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618426v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boiteau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618468v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621455v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rage Jean-Claude" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618461v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cantinolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618527v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741932v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Kraepiel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226231v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Faccioni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665616v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184725v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nohra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01068204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621466v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621470v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943153v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boura A." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl D. Nath" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665591v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665586v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665590v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665617v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716124v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161065v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161050v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720210v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894734v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Rey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226145v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618432v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621432v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665592v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Franceschi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665589v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621503v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab D" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dejax" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621444v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716253v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c120" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c084" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716237v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c042" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716248v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c094" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716229v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c028" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226180v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Prestianni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226188v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-boura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3144-8217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156175606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gentis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323534v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Del Rio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03798780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a28" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03022042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. B. Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02559012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Saulnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706855" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871851v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saulnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Franceschi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daviero-Gomez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tomescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190254" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre A. J. David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0704-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Velasquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01376571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrichot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Batten" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2016.10.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200242" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Utescher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chit Sein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.01.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGX2VB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le P&#233;chon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc D.B. Gigord" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2013.12.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN5WKQJN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmo A. Abels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ladant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13704" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducroq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.12.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPQFJ7PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhwan Oh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2014.02.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z4DHJ9D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vozenin-Serra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#249;i Ph&#250; My" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Nath" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0679-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K2KTG0F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000073" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C37F03B05350D888236E52B459A76928FAC6053/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHF1RZTQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muratcan Ersoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyun Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piguet-Ruinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabaix-Hiale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a De Brito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Murer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Depaix-Piettre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giobbini Adele" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Benjamin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiraz M. Serkan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoorn Carina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gangneux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lo Bue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Riboulet--Posset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04621763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Haung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marchais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202686v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716162v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Portailler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Charieau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714770v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;n-Closas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Passelergue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714756v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434986v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03524094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Martin-Closas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za Win" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160828v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilley Laura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roth-Nebelsick Anita" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Lucas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorse Mathilde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226137v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160812v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric del Rio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618426v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boiteau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618468v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621455v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rage Jean-Claude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618461v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cantinolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618527v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741932v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Kraepiel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226231v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Faccioni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665616v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184725v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nohra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01068204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621466v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621470v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl D. Nath" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boura A." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943153v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665591v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665586v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665590v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665617v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716124v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161065v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161050v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720210v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894734v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Rey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226145v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618432v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621432v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665592v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Franceschi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665589v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621503v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab D" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dejax" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716253v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c120" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c084" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716237v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c042" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716229v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c028" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716248v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c094" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226180v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Prestianni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226188v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>