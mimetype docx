--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -1246,338 +1246,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02559012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Early Record of a Vesselless Angiosperm from the Middle Cenomanian of the Envigne Valley (Vienne, Western France)</w:t>
+                <w:t xml:space="preserve">Silicified plant megafossils from the upper Turonian of Vienne, western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boura</w:t>
+                <w:t xml:space="preserve">Bernard Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Saulnier</w:t>
+                <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Franceschi</w:t>
+                <w:t xml:space="preserve">Geraldine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gomez</w:t>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Daviero-Gomez</w:t>
+                <w:t xml:space="preserve">Anais Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (3), pp.530-550. </w:t>
+              <w:t xml:space="preserve">Earth and Environmental Science Transactions of the Royal Society of Edinburgh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108 (4), pp.449-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/22941932-40190238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1755691018000105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871851v2</w:t>
+                <w:t xml:space="preserve">hal-02098181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicified plant megafossils from the upper Turonian of Vienne, western France</w:t>
+                <w:t xml:space="preserve">An Early Record of a Vesselless Angiosperm from the Middle Cenomanian of the Envigne Valley (Vienne, Western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gomez</w:t>
+                <w:t xml:space="preserve">A. Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
+                <w:t xml:space="preserve">G. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Garcia</w:t>
+                <w:t xml:space="preserve">D. de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">B. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Boura</w:t>
+                <w:t xml:space="preserve">V. Daviero-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Environmental Science Transactions of the Royal Society of Edinburgh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 108 (4), pp.449-457. </w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (3), pp.530-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1755691018000105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/22941932-40190238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098181v1</w:t>
+                <w:t xml:space="preserve">hal-02871851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant hydraulic architecture through time: lessons and questions on the evolution of vascular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Tomescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,64 +1784,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2434,411 +2434,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03226193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research safeguards protected areas: response to Florens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Clarkforkian Equivalent Land Mammal Age in the Latest Paleocene Basal Sparnacian Facies of Europe: Fauna, Flora, Paleoenvironment and (Bio)stratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Le Péchon</w:t>
+                <w:t xml:space="preserve">Thierry Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc D.B. Gigord</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Plöeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2013.12.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157596v1</w:t>
+                <w:t xml:space="preserve">insu-00985646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asian monsoons in a late Eocene greenhouse world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Licht</w:t>
+                <w:t xml:space="preserve">Research safeguards protected areas: response to Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cappelle</w:t>
+                <w:t xml:space="preserve">Timothée Le Péchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemmo A. Abels</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc D.B. Gigord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13704⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.133-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2013.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01072603v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Clarkforkian Equivalent Land Mammal Age in the Latest Paleocene Basal Sparnacian Facies of Europe: Fauna, Flora, Paleoenvironment and (Bio)stratigraphy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asian monsoons in a late Eocene greenhouse world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Smith</w:t>
+                <w:t xml:space="preserve">M. Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Quesnel</w:t>
+                <w:t xml:space="preserve">Hemmo A. Abels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël de Plöeg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+                <w:t xml:space="preserve">J.B. Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Metais</w:t>
+                <w:t xml:space="preserve">J. Trabucho-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 513 (7519), pp.501-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature13704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00985646v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01072603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil woods from the late middle Eocene Pondaung Formation, Myanmar</w:t>
               </w:r>
@@ -3220,51 +3220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the utility of direct and indirect methods for estimating tropical tree age in the Western Ghats, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3349,51 +3349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood anatomy of the Mascarene Dombeyoideae: Systematic and ecological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Le Péchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3452,64 +3452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode simple de collecte de bois et d'écorce pour des études anatomiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adansonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (1), pp.7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3534,64 +3534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is porous wood structure exclusive of deciduous trees ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (6-7), pp.385-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3663,467 +3663,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anacardiaceae endocarps from the Oligocene Braval locality of Quercy, France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muratcan Ersoy</w:t>
+                <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiyun Chen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th meeting of Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting AASP The Palynological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AASP The Palynological Society &amp; Scientific Institute, Rabat, Morocco, Apr 2025, Rabat, Morocco. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161042v1</w:t>
+                <w:t xml:space="preserve">hal-05252375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil tracheidoxyls from the Paleocene of the Paris Basin.</w:t>
+                <w:t xml:space="preserve">Anacardiaceae endocarps from the Oligocene Braval locality of Quercy, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Piguet-Ruinet</w:t>
+                <w:t xml:space="preserve">Muratcan Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Del Rio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th meeting of Agora Paleobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161072v1</w:t>
+                <w:t xml:space="preserve">hal-05161042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Raynaud</w:t>
+                <w:t xml:space="preserve">Fossil tracheidoxyls from the Paleocene of the Paris Basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Piguet-Ruinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gabaix-Hiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carina Hoorn</w:t>
+                <w:t xml:space="preserve">Léa De Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Botté</w:t>
+                <w:t xml:space="preserve">Aymeric Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting AASP The Palynological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AASP The Palynological Society &amp; Scientific Institute, Rabat, Morocco, Apr 2025, Rabat, Morocco. pp.50-51</w:t>
+              <w:t xml:space="preserve">9th meeting of Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252375v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Meeting Agora Paleobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France. pp.30</w:t>
@@ -4415,90 +4415,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique freshwater ecosystem of Eocene age in the Bultu-Zile locality (Southern Pontides, Türkiye)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Serkan Akkiraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du Muséum et de Sorbonne Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum (BDEM), May 2025, Paris, France</w:t>
@@ -4521,385 +4521,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eocene flora of the Paris Basin: Contribution of fossil wood from Cuise-La-Motte (Oise)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification préliminaire et implications évolutives des restes fossiles de la famille des Vitaceae provenant de la région du Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Palynological Congress &amp; XI International Organization of Palaeobotany Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598742v1</w:t>
+                <w:t xml:space="preserve">hal-04602900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification préliminaire et implications évolutives des restes fossiles de la famille des Vitaceae provenant de la région du Quercy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Del Rio</w:t>
+                <w:t xml:space="preserve">Is the history of Dipterocarpaceae written in the wood?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alycia Riboulet--Posset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montauban, France</w:t>
+              <w:t xml:space="preserve">XX International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602900v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the history of Dipterocarpaceae written in the wood?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Eocene flora of the Paris Basin: Contribution of fossil wood from Cuise-La-Motte (Oise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alycia Riboulet--Posset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriela Lo Bue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX International Botanical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">XV International Palynological Congress &amp; XI International Organization of Palaeobotany Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679384v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate fossilization in Quercy: Revealing the exceptional preservation of reproductive organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5183,51 +5183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dipterocarpaceae: what do we know about the dominant family of Southeast Asian forests based on fossil and modern data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alycia Riboulet--Posset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,51 +5291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Paleogene Paris Basin fossil record of Fabaceae: Implications for understanding the evolutionary history of Legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5367,152 +5367,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging techniques and the remote study of fossil plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+                <w:t xml:space="preserve">Taphonomie et paléoécologie de la flore priabonienne du Bassin d'Alès (Sud de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aixa Tosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Martín-Closas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Congrès de l'APF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716190v1</w:t>
+                <w:t xml:space="preserve">hal-03714770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burmese forest ecosystems during the Cenozoic: new insights based on fossil wood</w:t>
               </w:r>
@@ -5617,277 +5617,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation paléoclimatique de la flore rupélienne (Oligocène inférieur, MP25) de Bois d’Asson : regard croisé entre collections patrimoniales et nouvelles prospections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging techniques and the remote study of fossil plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydéric Portailler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Flavie Charieau</w:t>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès APF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667675v1</w:t>
+                <w:t xml:space="preserve">hal-03716190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomie et paléoécologie de la flore priabonienne du Bassin d'Alès (Sud de la France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation paléoclimatique de la flore rupélienne (Oligocène inférieur, MP25) de Bois d’Asson : regard croisé entre collections patrimoniales et nouvelles prospections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydéric Portailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aixa Tosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anais A Boura</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Martín-Closas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+                <w:t xml:space="preserve">Flavie Charieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'APF</w:t>
+              <w:t xml:space="preserve">Congrès APF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714770v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois, son origine et sa diversification au Paléozoïque</w:t>
               </w:r>
@@ -5981,51 +5981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la macroflore fossile de Céreste (Alpes-de-Haute-Provence, Oligocène inférieur) : Reconstruction paléoenvironnementale et paléoclimatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Charieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6033,51 +6033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès APF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
@@ -6231,51 +6231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bois fossiles du synclinal d’Anoual (Jurassique, Maroc) : description et identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Portailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6557,109 +6557,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisations du microscope numérique en paléobotanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Boura</w:t>
+                <w:t xml:space="preserve">Paléoflores et climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées nationales APBG : UN NOUVEAU REGARD POUR UN ENSEIGNEMENT DES BIO-GÉOSCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APBG, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159299v1</w:t>
+                <w:t xml:space="preserve">mnhn-03226228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil wood from the Miocene of Myanmar: application to the reconstruction of monsoonal paleoenvironments</w:t>
               </w:r>
@@ -6734,277 +6721,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléoflores et climat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais A Boura</w:t>
+                <w:t xml:space="preserve">Utilisations du microscope numérique en paléobotanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales APBG : UN NOUVEAU REGARD POUR UN ENSEIGNEMENT DES BIO-GÉOSCIENCES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APBG, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03226228v1</w:t>
+                <w:t xml:space="preserve">hal-03159299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in Cenomanian forests: an example from the Envigne valley (Vienne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Saulnier</w:t>
+                <w:t xml:space="preserve">Storage, managment and analysis of morphological data: Xper3 and its utilisation in palaeobotany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Palaaeobotany and Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">1st paleontological virtual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160828v1</w:t>
+                <w:t xml:space="preserve">hal-03160812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Paleocene climates of Central Europe using fossil leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilley Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roth-Nebelsick Anita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7023,1010 +7023,1010 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Palaaeobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softwood from the Boureau’s collection: re-examination in the light of the ABIeS database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denise Pons</w:t>
+                <w:t xml:space="preserve">Diversity in Cenomanian forests: an example from the Envigne valley (Vienne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPC 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Palaaeobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03226130v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some angiosperm stem diversity from the Cenomanian of Envigne valley (Vienne, western France)</w:t>
+                <w:t xml:space="preserve">Softwood from the Boureau’s collection: re-examination in the light of the ABIeS database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gomez</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llopis Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Daviero Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+                <w:t xml:space="preserve">Gorse Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPC5</w:t>
+              <w:t xml:space="preserve">IPC 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03226137v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03226130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABIeS: A database for softwood identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Llopis Lucas</w:t>
+                <w:t xml:space="preserve">On some angiosperm stem diversity from the Cenomanian of Envigne valley (Vienne, western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daviero Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Palaaeobotany and Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IPC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160889v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03226137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage, managment and analysis of morphological data: Xper3 and its utilisation in palaeobotany</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Boura</w:t>
+                <w:t xml:space="preserve">ABIeS: A database for softwood identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llopis Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Regine Vignes</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorse Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st paleontological virtual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">European Palaaeobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160812v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling phylogenetic from climatic signal in Cinnamomum leaf traits : implications in paleoclimatic studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+                <w:t xml:space="preserve">Get across the wood: exceptional preservation of Cretaceous soft-bodied xylophagous mollusks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">61st PALASS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618426v1</w:t>
+                <w:t xml:space="preserve">mnhn-03226165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get across the wood: preservation of Cretaceous soft-bodied xylophagous mollusks (Bivalva, Teredinidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninon Robin</w:t>
+                <w:t xml:space="preserve">Disentangling phylogenetic from climatic signal in Cinnamomum leaf traits : implications in paleoclimatic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting for Early Researchers in Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Sigri, Greece</w:t>
+              <w:t xml:space="preserve">Congrès Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03226147v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABIeS. Anatomical Base for Identifying Softwood.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Get across the wood: preservation of Cretaceous soft-bodied xylophagous mollusks (Bivalva, Teredinidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Carré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd International Meeting for Early Researchers in Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sigri, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618413v1</w:t>
+                <w:t xml:space="preserve">mnhn-03226147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get across the wood: exceptional preservation of Cretaceous soft-bodied xylophagous mollusks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ABIeS. Anatomical Base for Identifying Softwood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcel Velasquez</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Jauvion</w:t>
+                <w:t xml:space="preserve">Benoît Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st PALASS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03226165v1</w:t>
+                <w:t xml:space="preserve">hal-03618413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal physiological interpretation of intra-ring δ13C variation in temperate species: experimental and modelling approach</w:t>
               </w:r>
@@ -8150,64 +8150,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicified wood assemblages and palaeoenvironmental reconstruction from the Cenomanian of the Envigne valley (Vienne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8387,103 +8387,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicified fern-like plant from the upper Turonian of Vienne, western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cantinolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Agora paleobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgium</w:t>
@@ -8614,467 +8614,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the paleoclimate during late Eocene in Western Europe: a study in the Alès Basin (Gard, France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long term impact of climate on tree-growth patterns in Paris street trees and its consequences on tree cooling potential: a dendroclimatic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Rankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Y. Kraepiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Lata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Agora paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Autun, France</w:t>
+              <w:t xml:space="preserve">ICUC9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Urban Climate (IAUC). INT., Jul 2015, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618521v1</w:t>
+                <w:t xml:space="preserve">hal-02741932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term impact of climate on tree-growth patterns in Paris street trees and its consequences on tree cooling potential: a dendroclimatic approach.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De Glossopteris aux Angiospermes, l’apport des plantes en paléogéographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Urban Climate (IAUC). INT., Jul 2015, Toulouse, France. 2 p</w:t>
+              <w:t xml:space="preserve">Les fossiles et la dérive des continents : d’Alfred Wegener à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741932v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03226231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Glossopteris aux Angiospermes, l’apport des plantes en paléogéographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating inter- and intra-annual tree-ring width, carbon isotopes and anatomy : responses to climate variability in a temperate oak forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Granda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Faccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fossiles et la dérive des continents : d’Alfred Wegener à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03226231v1</w:t>
+                <w:t xml:space="preserve">hal-03621273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating inter- and intra-annual tree-ring width, carbon isotopes and anatomy : responses to climate variability in a temperate oak forest.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Fresneau</w:t>
+                <w:t xml:space="preserve">Evolution of the paleoclimate during late Eocene in Western Europe: a study in the Alès Basin (Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Villier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Congrès Agora paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Autun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621273v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-annual tree ring ð13C across time: tracking the responses of Q. petraea to climatic variation</w:t>
               </w:r>
@@ -9086,64 +9086,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9179,346 +9179,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Indian monsoons in the Eocene: Evidence from the Sedimentary series of Myanmar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomarqueurs chimiques et origine botanique des résines fossiles : le cas de l’ambre de Vendée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+                <w:t xml:space="preserve">Youssef Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Néraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">2ème Réunion des Chercheurs Francophones en Géochimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Researchers in Organic Geochemistry (FROG), Jul 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665616v1</w:t>
+                <w:t xml:space="preserve">insu-01184725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs chimiques et origine botanique des résines fossiles : le cas de l’ambre de Vendée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong Indian monsoons in the Eocene: Evidence from the Sedimentary series of Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Nohra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Boura</w:t>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Néraudeau</w:t>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Réunion des Chercheurs Francophones en Géochimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Researchers in Organic Geochemistry (FROG), Jul 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Geological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01184725v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cupressacean origin of the Cretaceous Vendean amber (northwestern France): evidence from fossil woods and chemical signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Néraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9554,191 +9554,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01068204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oldest Paleo-Sal Forest ? Reconstruction of Myanmar Eocene vegetation</w:t>
+                <w:t xml:space="preserve">Extant tree and fossil wood anatomy for palaeoenvironmental reconstruction: examples from European temperate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Agora paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Ariño, Spain</w:t>
+              <w:t xml:space="preserve">1st workshop of the Neclime working group on fossil wood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621466v1</w:t>
+                <w:t xml:space="preserve">hal-03665593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extant tree and fossil wood anatomy for palaeoenvironmental reconstruction: examples from European temperate species</w:t>
+                <w:t xml:space="preserve">The Oldest Paleo-Sal Forest ? Reconstruction of Myanmar Eocene vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st workshop of the Neclime working group on fossil wood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès Agora paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Ariño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665593v1</w:t>
+                <w:t xml:space="preserve">hal-03621466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois fossiles des « Grès Supérieurs » de la province de Kiên Giang (Sud Vietnam)</w:t>
               </w:r>
@@ -9800,243 +9800,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree age estimation for tropical tree species by direct and indirect methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth rings in tropical moist evergreen forest trees in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boura A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cheryl D. Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pelissier</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium of the British Ecological Society, "Forests and Global Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Ecological Society, Mar 2011, Cambridge, India</w:t>
+              <w:t xml:space="preserve">TRACE 2011 "Tree Ring in Archaeology, Climatology and Ecology", annual initiative of the 'Association for Tree-Ring Research' (ATR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum des Sciences Naturelles, May 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933791v1</w:t>
+                <w:t xml:space="preserve">hal-02943153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth rings in tropical moist evergreen forest trees in South India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree age estimation for tropical tree species by direct and indirect methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cheryl D. Nath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Boura A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE 2011 "Tree Ring in Archaeology, Climatology and Ecology", annual initiative of the 'Association for Tree-Ring Research' (ATR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum des Sciences Naturelles, May 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">Annual Symposium of the British Ecological Society, "Forests and Global Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Ecological Society, Mar 2011, Cambridge, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943153v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extant tree and fossil wood anatomy for palaeoenvironmental reconstruction: examples from European temperate species</w:t>
               </w:r>
@@ -10275,191 +10275,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is porous wood structure exclusive of deciduous trees ?</w:t>
+                <w:t xml:space="preserve">An easy technique to collect wood and bark samples for anatomical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Paléobotanique et Evolution du monde végétal : quelques problèmes d’actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Tree Rings in Archaeology, Climatology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665584v1</w:t>
+                <w:t xml:space="preserve">hal-03665617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy technique to collect wood and bark samples for anatomical studies</w:t>
+                <w:t xml:space="preserve">Is porous wood structure exclusive of deciduous trees ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Rings in Archaeology, Climatology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Congrès Paléobotanique et Evolution du monde végétal : quelques problèmes d’actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665617v1</w:t>
+                <w:t xml:space="preserve">hal-03665584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomy and palaeoecology of the Priabonian flora from the Alès Basin (Gard, France). Comparison with a coeval flora from the Ebro Basin (NE Spain).</w:t>
               </w:r>
@@ -10484,51 +10484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Martín-Closas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10602,51 +10602,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First palynological evidence from phosphatic coprolites in the Quercy region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,51 +10697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enigmatic inflorescence from the Paleocene of the Paris Basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Piguet-Ruinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10844,51 +10844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leny Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Palynological Congress / XI International Organization of Paleobotany Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Prague, Czech Republic. pp.237 / P-064</w:t>
@@ -10969,51 +10969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Martín-Closas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunon des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lyon, France</w:t>
@@ -11256,243 +11256,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of soft-bodied xylophagous mollusks (Bivalva, Teredinidae) and evolutive implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninon Robin</w:t>
+                <w:t xml:space="preserve">Disentangling phylogenetic from climatic signal in leaf physiognomy and implications in paleoclimatic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Konservat-Lagerstätten</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">2nd International Meeting of Early-stage Researchers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lesbos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03226145v1</w:t>
+                <w:t xml:space="preserve">hal-03618432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling phylogenetic from climatic signal in leaf physiognomy and implications in paleoclimatic studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+                <w:t xml:space="preserve">Preservation of soft-bodied xylophagous mollusks (Bivalva, Teredinidae) and evolutive implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting of Early-stage Researchers in Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lesbos, Greece</w:t>
+              <w:t xml:space="preserve">International Workshop on Konservat-Lagerstätten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618432v1</w:t>
+                <w:t xml:space="preserve">mnhn-03226145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new type of homoxylous Mesozoic wood from Asia, with palaeogeographical and palaeoecological implications</w:t>
               </w:r>
@@ -11970,625 +11970,625 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois fossile et mousson asiatique</w:t>
+                <w:t xml:space="preserve">La Vienne : un patrimoine paléobotanique inattendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boiteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, pp.60-61, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716253v1</w:t>
+                <w:t xml:space="preserve">hal-03716229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat par les feuilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’adaptation à la vie terrestre : un grand pas pour la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.178-179, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c084⟩</w:t>
+              <w:t xml:space="preserve">, pp.198-199, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716241v1</w:t>
+                <w:t xml:space="preserve">hal-03716248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfossiles : extraction risquée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le climat par les feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.B. Forel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.90-91, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c042⟩</w:t>
+              <w:t xml:space="preserve">, pp.178-179, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716237v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Vienne : un patrimoine paléobotanique inattendu</w:t>
+                <w:t xml:space="preserve">Bois fossile et mousson asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boiteau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.60-61, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c028⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716229v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation à la vie terrestre : un grand pas pour la vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfossiles : extraction risquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sénégas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Laurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anais A Boura</w:t>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.198-199, 2022, </w:t>
+              <w:t xml:space="preserve">, pp.90-91, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716248v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aventures végétales à l’échelle des temps géologiques</w:t>
               </w:r>
@@ -12847,51 +12847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="922746FC"/>
+    <w:nsid w:val="2CBEAF74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13078,51 +13078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-boura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3144-8217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156175606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gentis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323534v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Del Rio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03798780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a28" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03022042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. B. Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02559012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Saulnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706855" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871851v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saulnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Franceschi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daviero-Gomez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tomescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190254" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre A. J. David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0704-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Velasquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01376571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrichot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Batten" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2016.10.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200242" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Utescher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chit Sein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.01.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGX2VB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le P&#233;chon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc D.B. Gigord" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2013.12.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN5WKQJN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmo A. Abels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ladant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13704" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducroq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.12.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPQFJ7PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhwan Oh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2014.02.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z4DHJ9D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vozenin-Serra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#249;i Ph&#250; My" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Nath" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0679-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K2KTG0F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000073" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C37F03B05350D888236E52B459A76928FAC6053/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHF1RZTQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muratcan Ersoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyun Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piguet-Ruinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabaix-Hiale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a De Brito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Murer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Depaix-Piettre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giobbini Adele" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Benjamin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiraz M. Serkan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoorn Carina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gangneux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lo Bue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Riboulet--Posset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04621763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Haung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marchais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202686v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716162v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Portailler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Charieau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714770v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;n-Closas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Passelergue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714756v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434986v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03524094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Martin-Closas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za Win" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160828v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilley Laura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roth-Nebelsick Anita" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Lucas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorse Mathilde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226137v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160812v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric del Rio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618426v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boiteau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618468v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621455v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rage Jean-Claude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618461v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cantinolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618527v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741932v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Kraepiel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226231v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Faccioni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665616v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184725v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nohra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01068204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621466v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621470v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl D. Nath" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boura A." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943153v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665591v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665586v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665590v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665617v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716124v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161065v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161050v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720210v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894734v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Rey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226145v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618432v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621432v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665592v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Franceschi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665589v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621503v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab D" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dejax" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716253v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c120" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c084" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716237v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c042" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716229v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c028" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716248v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c094" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226180v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Prestianni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226188v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-boura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3144-8217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156175606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raynaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Gibson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.106980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gentis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Aung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323534v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Del Rio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03798780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a28" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03022042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. B. Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02559012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Saulnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706855" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871851v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saulnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Franceschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daviero-Gomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190238" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tomescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190254" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre A. J. David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0704-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Velasquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01376571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrichot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Batten" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2016.10.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200242" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Utescher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chit Sein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.01.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGX2VB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le P&#233;chon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc D.B. Gigord" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2013.12.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN5WKQJN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmo A. Abels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ladant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13704" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducroq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.12.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPQFJ7PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhwan Oh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2014.02.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z4DHJ9D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vozenin-Serra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#249;i Ph&#250; My" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Nath" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0679-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K2KTG0F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000073" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C37F03B05350D888236E52B459A76928FAC6053/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHF1RZTQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Serkan Akkiraz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161042v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muratcan Ersoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyun Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piguet-Ruinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabaix-Hiale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a De Brito" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Murer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Depaix-Piettre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giobbini Adele" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Benjamin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiraz M. Serkan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoorn Carina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Riboulet--Posset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gangneux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lo Bue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04621763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Day Wa Haung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marchais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202686v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;n-Closas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716162v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Portailler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Charieau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Passelergue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714756v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434986v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03524094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Martin-Closas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za Win" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226228v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric del Rio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilley Laura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roth-Nebelsick Anita" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226130v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Lucas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorse Mathilde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226137v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero Gomez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618426v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226147v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boiteau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618468v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621455v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rage Jean-Claude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618461v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cantinolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618527v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Kraepiel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226231v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621273v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Faccioni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618521v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nohra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665616v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01068204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665593v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621470v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943153v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boura A." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl D. Nath" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665591v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665586v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665590v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665584v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716124v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161065v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161050v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671244v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720210v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894734v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Rey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618432v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226145v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621432v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665592v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Franceschi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665589v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621503v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab D" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dejax" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716229v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c028" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716248v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c094" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716241v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c084" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716253v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c120" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c042" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226180v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Prestianni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03226188v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>