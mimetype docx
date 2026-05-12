--- v0 (2026-04-05)
+++ v1 (2026-05-12)
@@ -91,263 +91,436 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bureau au labo : les pratiques de transition identitaire du &amp;quot;praticien devenant chercheur</w:t>
+                <w:t xml:space="preserve">De la déviance à sa diffusion dans l'organisation : une exploration à partir du Bureau des Légendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Boutru</w:t>
+                <w:t xml:space="preserve">Anaïs Boutru Creveuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norélia Voiseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 152, pp.43-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625530v1</w:t>
+                <w:t xml:space="preserve">hal-05611546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actors’ games and infrapolitical resistance: accounting as a site of tensions in a strategic alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boutru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 103, pp.102853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpa.2026.102853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bureau au labo : les pratiques de transition identitaire du &amp;quot;praticien devenant chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boutru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norélia Voiseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (316), pp.41-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2024.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le management des tensions coopétitives temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, NS 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11r8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -357,534 +530,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AURA Blockchain : un consortium technologique dans le secteur du luxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru Creveuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2025 : 30ème Conférence annuelle de l'Association Information et Management. "Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ombre à la lumière : une perspective multiniveaux de la déviance organisationnelle – les leçons du Bureau des légendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en séries, saison 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From individual deviance to organizational deviance: The channeling role of social control agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilité et (dé)légitimation organisationnelle : une approche processuelle et socio- politique. Le cas de l’indicateur des synergies aux achats dans une alliance stratégique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Congrès de l'AFC (Association française de comptabilité)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni insider, ni outsider : quand le praticien devient chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru Creveuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norélia Voiseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimation of temporary organizations: The case of a strategic alliance in the French retail sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru Creveuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th EGOS Colloquium 2021 - Organizing for an inclusive society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, AMSTERDAM, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03157384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -894,98 +1067,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de négociation commerciale comme opérateur d'une régulation intra et inter-organisationnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru Creveuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Day GREGOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03157419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -995,91 +1168,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légitimité d'une alliance stratégique. Le cas d'une alliance dans le secteur de la grande distribution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1089,262 +1262,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Parker Follet - La cultivation de l'expérience créatrice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Mourey</w:t>
+                <w:t xml:space="preserve">Comment se forme la légitimité d'une organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boutru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands auteurs en psychologie et le Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.409-424, 2024</w:t>
+              <w:t xml:space="preserve">L'état du management 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.6-17, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685531v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se forme la légitimité d'une organisation ?</w:t>
+                <w:t xml:space="preserve">Mary Parker Follet - La cultivation de l'expérience créatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Boutru</w:t>
+                <w:t xml:space="preserve">Anaïs Boutru Creveuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'état du management 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.6-17, 2024</w:t>
+              <w:t xml:space="preserve">Les grands auteurs en psychologie et le Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.409-424, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650096v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Parker Follett - Une inspiration pragmatiste sur le management et le leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru Creveuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-56, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1354,157 +1527,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De praticien à enseignant-chercheur en management : enjeux, parcours et clés d’intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru Creveuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norélia Voiseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation nationale pour l'enseignement de la gestion des entreprises (FNEGE). 2025, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1651,51 +1824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor&#233;lia Voiseux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.25" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r8e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutru Creveuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutru Creveuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2026.102853" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor&#233;lia Voiseux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649708v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r8e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delmas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>