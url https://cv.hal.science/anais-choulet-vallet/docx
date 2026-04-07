--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -733,234 +733,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une épistémologie handiféministe du toucher de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine et genre. Étudier la construction des savoirs médicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucia Aschauer; Margaux Nève, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et handicap : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discriminations à l’emploi et violences vécues par les femmes en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Chottin, Hannah Thompson, Vanessa Warne, Jun 2022, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autoethnography and practical philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction sociale de l’identité et approches narratives. Enjeux théoriques et critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Daniel Rodriguez Navas, Pierre-Jean Renaudie, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769955v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03642168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le féminisme rend Canguilhem plus canguilhémien. Dépasser les paradoxes de la philosophie de la médecine au moyen des épistémologies féministes</w:t>
               </w:r>
@@ -1216,234 +1216,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une critique féministe de l'éducation thérapeutique en contexte d'endométriose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endométriose et inégalités. Expériences, expertise et problèmes public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Charlotte Millepied, Margaux Nève, Alice Romerio, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la perception somesthésique à l'expérience somaesthétique. Le rôle du toucher dans la réappropriation de son corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception amodale, Intersensorialité, Synesthésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une critique antivalidiste de l'inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'inclusion scolaire à la première personne, expérience(s), prise de parole et éthique de la différence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353059v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03467314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">faire du terrain en philosophie : un problème de légitimité</w:t>
               </w:r>
@@ -1630,687 +1630,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un collectif de jeunes chercheuses féministes : enjeux et perspectives face au sexisme, racisme et validisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Giacinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Ndengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'été de l'association EFiGiES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologies féministes et toucher en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Anthropologie spinoziste et éthique en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Production et reproduction de violences dans le champ de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Réseau d'idées sur la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la philosophie touche aux questions de santé sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude du séminaire Philosofield, Santé et philosophie de terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes, touchers sensibles et corporéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association nationale de la kinésithérapie salariée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les épistémologies du point de vue sont aveuglées par le visiocentrisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Institut du genre. Genre et émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité, de quoi parlons-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du réseau Corps et prothèses. Les prothèses au prisme du genre et de la sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le toucher reconfigure le rapport au genre et à la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du réseau Corps et prothèses. Les prothèses au prisme du genre et de la sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150088v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">hal-03150150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une femme et une chienne. De la relation prothétique à l'expérience esthétique</w:t>
               </w:r>
@@ -3682,51 +3682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anais.choulet@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Berrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13843" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03342783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03467386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03138574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.1805" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a V&#233;die" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03769955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03766462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03642168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03642166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03769960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03353059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03467314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marmorat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ndengue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Iosti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Frasch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03468984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/science-fiction-protheses-et-cyborgs-jerome-goffette-9782322188499" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05007211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO30072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anais.choulet@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Berrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13843" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03342783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03467386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03138574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.1805" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a V&#233;die" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03642168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03766462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03769955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03642166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03769960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03467314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03353059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brousseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ndengue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marmorat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Iosti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Frasch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03468984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/science-fiction-protheses-et-cyborgs-jerome-goffette-9782322188499" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05007211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO30072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>