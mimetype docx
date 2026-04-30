--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -733,234 +733,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autoethnography and practical philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction sociale de l’identité et approches narratives. Enjeux théoriques et critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Rodriguez Navas, Pierre-Jean Renaudie, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une épistémologie handiféministe du toucher de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et genre. Étudier la construction des savoirs médicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucia Aschauer; Margaux Nève, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et handicap : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discriminations à l’emploi et violences vécues par les femmes en situation de handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Chottin, Hannah Thompson, Vanessa Warne, Jun 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766462v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03769955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le féminisme rend Canguilhem plus canguilhémien. Dépasser les paradoxes de la philosophie de la médecine au moyen des épistémologies féministes</w:t>
               </w:r>
@@ -1009,441 +1009,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lettre d’une aveugle à l’usage de celles qui soignent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études (critiques) sur la cécité : débats actuels et directions à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Chottin, Hannah Thompson, Vanessa Warne, Jun 2022, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'imbrication du genre et du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir et lutter contre le vadalisme : enjeux d'une politique d'égalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission générale de la mairie de Lyon, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettre d’une aveugle à l’usage de celles qui soignent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études (critiques) sur la cécité : débats actuels et directions à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marion Chottin, Hannah Thompson, Vanessa Warne, Jun 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">, Marion Chottin; Hannah Thompson; Vanessa Warne, Jul 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Lettre d’une aveugle à l’usage de celles qui soignent</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une critique antivalidiste de l'inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études (critiques) sur la cécité : débats actuels et directions à venir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marion Chottin; Hannah Thompson; Vanessa Warne, Jul 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">L'inclusion scolaire à la première personne, expérience(s), prise de parole et éthique de la différence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une critique féministe de l'éducation thérapeutique en contexte d'endométriose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endométriose et inégalités. Expériences, expertise et problèmes public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Charlotte Millepied, Margaux Nève, Alice Romerio, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la perception somesthésique à l'expérience somaesthétique. Le rôle du toucher dans la réappropriation de son corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception amodale, Intersensorialité, Synesthésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354193v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03353059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">faire du terrain en philosophie : un problème de légitimité</w:t>
               </w:r>
@@ -1492,825 +1492,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Respect du corps en médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà des normes : Semaine des tabous gynécologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire de la philosophie depuis une position handiféministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de la recherche depuis la marge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production et reproduction de violences dans le champ de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà des normes : Semaine des tabous gynécologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau d'idées sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la philosophie touche aux questions de santé sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du séminaire Philosofield, Santé et philosophie de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestes, touchers sensibles et corporéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'association nationale de la kinésithérapie salariée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les épistémologies du point de vue sont aveuglées par le visiocentrisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Institut du genre. Genre et émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sexualité, de quoi parlons-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du réseau Corps et prothèses. Les prothèses au prisme du genre et de la sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le toucher reconfigure le rapport au genre et à la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du réseau Corps et prothèses. Les prothèses au prisme du genre et de la sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologies féministes et toucher en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Anthropologie spinoziste et éthique en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un collectif de jeunes chercheuses féministes : enjeux et perspectives face au sexisme, racisme et validisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Giacinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Ndengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été de l'association EFiGiES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150150v1</w:t>
-              </w:r>
-[...533 lines deleted...]
-                <w:t xml:space="preserve">hal-03150088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une femme et une chienne. De la relation prothétique à l'expérience esthétique</w:t>
               </w:r>
@@ -3682,51 +3682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anais.choulet@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Berrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13843" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03342783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03467386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03138574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.1805" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a V&#233;die" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03642168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03766462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03769955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03642166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03769960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03467314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03353059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brousseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ndengue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marmorat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Iosti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Frasch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03468984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/science-fiction-protheses-et-cyborgs-jerome-goffette-9782322188499" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05007211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO30072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anais.choulet@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Berrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13843" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03342783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03467386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03138574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.1805" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a V&#233;die" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03769955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03642168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03766462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03769960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03642166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03353059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03467314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marmorat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ndengue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Iosti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Frasch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03468984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/science-fiction-protheses-et-cyborgs-jerome-goffette-9782322188499" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05007211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO30072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>