--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -221,174 +221,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lettre d'une aveugle à l'usage de celles qui soignent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches. Littérature et sciences humaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une critique et une reconstruction féministes de l’éducation thérapeutique. L’exemple de l’endométriose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.14223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.14223⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03342783v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03467386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remédier au paradoxe de l’expérience corporelle au moyen d’une épistémologie du point de contact</w:t>
               </w:r>
@@ -802,372 +802,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand le féminisme rend Canguilhem plus canguilhémien. Dépasser les paradoxes de la philosophie de la médecine au moyen des épistémologies féministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire féministe et décoloniale de la philosophie. Défaiseur/ses d’histoire de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hourya Bentouhami; Elsa Dorlin; Vanina Mozziconacci; Aurélie Knüfer, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une épistémologie handiféministe du toucher de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et genre. Étudier la construction des savoirs médicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucia Aschauer; Margaux Nève, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et handicap : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discriminations à l’emploi et violences vécues par les femmes en situation de handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Chottin, Hannah Thompson, Vanessa Warne, Jun 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quand le féminisme rend Canguilhem plus canguilhémien. Dépasser les paradoxes de la philosophie de la médecine au moyen des épistémologies féministes</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'imbrication du genre et du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une histoire féministe et décoloniale de la philosophie. Défaiseur/ses d’histoire de la philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hourya Bentouhami; Elsa Dorlin; Vanina Mozziconacci; Aurélie Knüfer, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Prévenir et lutter contre le vadalisme : enjeux d'une politique d'égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission générale de la mairie de Lyon, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettre d’une aveugle à l’usage de celles qui soignent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études (critiques) sur la cécité : débats actuels et directions à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Chottin, Hannah Thompson, Vanessa Warne, Jun 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769960v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03642166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettre d’une aveugle à l’usage de celles qui soignent</w:t>
               </w:r>
@@ -1492,825 +1492,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire de la philosophie depuis une position handiféministe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire de la recherche depuis la marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Respect du corps en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au-delà des normes : Semaine des tabous gynécologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Faire de la philosophie depuis une position handiféministe</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologies féministes et toucher en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire de la recherche depuis la marge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Anthropologie spinoziste et éthique en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un collectif de jeunes chercheuses féministes : enjeux et perspectives face au sexisme, racisme et validisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Giacinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Ndengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'été de l'association EFiGiES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestes, touchers sensibles et corporéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'association nationale de la kinésithérapie salariée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la philosophie touche aux questions de santé sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du séminaire Philosofield, Santé et philosophie de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et reproduction de violences dans le champ de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Réseau d'idées sur la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les épistémologies du point de vue sont aveuglées par le visiocentrisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Institut du genre. Genre et émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité, de quoi parlons-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du réseau Corps et prothèses. Les prothèses au prisme du genre et de la sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le toucher reconfigure le rapport au genre et à la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du réseau Corps et prothèses. Les prothèses au prisme du genre et de la sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150088v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">hal-03150150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une femme et une chienne. De la relation prothétique à l'expérience esthétique</w:t>
               </w:r>
@@ -3682,51 +3682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anais.choulet@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Berrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13843" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03342783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03467386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03138574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.1805" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a V&#233;die" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03769955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03642168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03766462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03769960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03642166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03353059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03467314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marmorat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ndengue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Iosti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Frasch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03468984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/science-fiction-protheses-et-cyborgs-jerome-goffette-9782322188499" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05007211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO30072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anais.choulet@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Berrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13843" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03467386v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03342783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03138574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.1805" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a V&#233;die" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03769955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03642168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03766462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03642166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03769960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03353059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03467314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03354182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ndengue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marmorat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Iosti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03148370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Frasch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03468984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/science-fiction-protheses-et-cyborgs-jerome-goffette-9782322188499" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05007211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO30072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>