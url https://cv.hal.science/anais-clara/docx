--- v0 (2026-03-18)
+++ v1 (2026-05-21)
@@ -66,1187 +66,1450 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire les futurs patrimoniaux : les collections du Bénin à l’épreuve de l’interdisciplinarité, retours critiques</w:t>
+                <w:t xml:space="preserve">Documents officiels et archives secrètes : projections et critiques des récits dans l’œuvre de Voluspa Jarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Clara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Dufau</w:t>
+                <w:t xml:space="preserve">Emilia Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Delaître</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coralie Razous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Midi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des mondes passés aux futurs émergents : réseaux, conflits et solidarités</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Vous avez dit fasciste ? Formes et traces des fascismes aujourd’hui.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-8107-1356-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329895v1</w:t>
+                <w:t xml:space="preserve">hal-05572556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenances, enjeux et perspectives autour des biens culturels en provenance du Bénin conservés à Toulouse</w:t>
+                <w:t xml:space="preserve">Exposer la violence occidentale. Le musée hégémonique de Voluspa Jarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Clara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provenances, enjeux et perspectives autour des biens culturels en provenance du Bénin conservés à Toulouse</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Postcolonial/Décolonial. La preuve par l’art.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...308 lines deleted...]
-                <w:t xml:space="preserve">hal-04348678v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tempus Artis, 978-2-8107-0708-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets de mémoires… mémoires des objets : vers une co-construction du patrimoine dans le quartier Saint-Cyprien de Toulouse</w:t>
+                <w:t xml:space="preserve">Construire les futurs patrimoniaux : les collections du Bénin à l’épreuve de l’interdisciplinarité, retours critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Clara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Delaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des mondes passés aux futurs émergents : réseaux, conflits et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx Structurations des Mondes Sociaux, Sep 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation de la première journée d'étude des jeunes Chercheurs de la SCREAF (Structure Collaborative de Recherche en Eudes Africaines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première journée d'étude des jeunes Chercheurs de la SCREAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anaïs Clara; Magali Dufau; Stephanie Lima, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Documenter la justice sociale, transformer le geste : Voir et faire voir les luttes chez Issam Kourbaj »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs, déﬁs et potentialités des images : Approches théoriques et pratiques dans l'histoire de l'art et la culture visuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Blanc; Noa Buffavand; Paula Barreiro-Lopez; Anita Orzes, Jan 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provenances, enjeux et perspectives autour des biens culturels en provenance du Bénin conservés à Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provenances, enjeux et perspectives autour des biens culturels en provenance du Bénin conservés à Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anaïs CLARA; Magali DUFAU; Sebastien RAYSSAC; Anouk DELAITRE, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents officiels et archives secrètes : projections et critiques des récits dans l’œuvre de Voluspa Jarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - 1922 - 2022, Que reste-t-il du fascisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Université Toulouse II Jean-Jaurès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents officiels et archives secrètes : projections et critiques des récits dans l'œuvre de Voluspa Jarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 1922 - 2022 : Que reste-t-il du fascisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remains and Restitutions: Human Bones and Cultural Objects in Ethnographic Museums in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art, Politics, and Social Justice in Times of Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Memphis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre artification et patrimonialisation : à propos de l'enquête collecte du MuCEM &amp;quot;Vivre au temps du confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Sofia Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04348753v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Roulley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Entre Arts et Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ethnopôle GARAE; GIS Patrimoines en partage, Dec 2021, Carcassonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRISMEO — Pôle de Recherche Interdisciplinaire en Sciences sociales : Mémoires, Expositions, Objets</w:t>
+                <w:t xml:space="preserve">Objets de mémoires… mémoires des objets : vers une co-construction du patrimoine dans le quartier Saint-Cyprien de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Clara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Sofia Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Molinier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03363281v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposer la violence occidentale. Le musée hégémonique de Voluspa Jarpa</w:t>
+                <w:t xml:space="preserve">PRISMEO — Pôle de Recherche Interdisciplinaire en Sciences sociales : Mémoires, Expositions, Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Clara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Sofia Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postcolonial/Décolonial. La preuve par l’art.</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03350866v1</w:t>
+              <w:t xml:space="preserve">Comment la synthese est-elle possible en recherche qualitative?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Swich Project : repenser les collections ethnographiques les objets et les mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Clara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kunst &amp; Kontext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.76-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Swich Project : repenser les collections ethnographiques les objets et les mémoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Clara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kunst &amp; Kontext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1393,51 +1656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05329895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dufau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Dela&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817579v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Ramos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lebeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Scherer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Postcolonial-Decolonial-La-preuve~.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03211652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia H&#233;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Razous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Postcolonial-Decolonial-La-preuve~.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05329895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dufau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Dela&#238;tre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Ramos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04348753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lebeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Scherer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03211652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>