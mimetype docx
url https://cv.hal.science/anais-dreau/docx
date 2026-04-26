--- v0 (2026-03-05)
+++ v1 (2026-04-26)
@@ -100,364 +100,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genuine and faux single G centers in carbon-implanted silicon</w:t>
+                <w:t xml:space="preserve">Purcell Enhancement of Silicon W Centers in Circular Bragg Grating Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110, pp.L020102. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699426v1</w:t>
+                <w:t xml:space="preserve">hal-04366049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purcell Enhancement of Silicon W Centers in Circular Bragg Grating Cavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genuine and faux single G centers in carbon-implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
+                <w:t xml:space="preserve">Yoann Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alrik Durand</w:t>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.24-32. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.L020102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366049v1</w:t>
+                <w:t xml:space="preserve">hal-04699426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopping of the center-of-mass of single G centers in silicon-on-insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Udvarhelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krithika V R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -508,103 +508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity-enhanced zero-phonon emission from an ensemble of G centers in a silicon-on-insulator microring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (6), pp.061109. </w:t>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Single W-Centers in Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Udvarhelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (7), pp.2337-2345. </w:t>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Minotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single G centers in silicon fabricated by co-implantation with carbon and proton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1178,64 +1178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad Diversity of Near-Infrared Single-Photon Emitters in Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,64 +1325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single artificial atoms in silicon emitting at telecom wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennacer Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3749,51 +3749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jamonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dr&#233;au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;tet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Roch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Maze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00528-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Minotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31743-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herzig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.083602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Favaro de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Seniutinas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Page" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.094001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Philip" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2019.04.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tchebotareva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. N. Hermans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Humphreys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voigt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Harmsma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.063601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcheborateva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr El Mahdaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bonato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Hanson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Tetienne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvizu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamonneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.043603" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kubo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Diniz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.012333" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grezes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Umeda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isoya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Spinicelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.220501" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Ong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.140502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570459v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/12/123009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwei Zheng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01156590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jamonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dr&#233;au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;tet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Roch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Maze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00528-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Minotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31743-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herzig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.083602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Favaro de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Seniutinas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Page" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.094001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Philip" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2019.04.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tchebotareva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. N. Hermans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Humphreys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voigt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Harmsma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.063601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcheborateva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr El Mahdaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bonato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Hanson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Tetienne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvizu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamonneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.043603" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kubo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Diniz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.012333" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grezes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Umeda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isoya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Spinicelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.220501" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Ong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.140502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570459v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/12/123009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwei Zheng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01156590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>