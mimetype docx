--- v1 (2026-04-26)
+++ v2 (2026-05-26)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature polarization of individual nuclear spins in diamond via anisotropic hyperfine coupling and coherent population trapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J R Maze</w:t>
+                <w:t xml:space="preserve">Detection of Single W-Centers in Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Udvarhelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00528-x⟩</w:t>
+              <w:t xml:space="preserve">ACS Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2337-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258263v1</w:t>
+                <w:t xml:space="preserve">hal-03667803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Single W-Centers in Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Khoury</w:t>
+                <w:t xml:space="preserve">Room-temperature polarization of individual nuclear spins in diamond via anisotropic hyperfine coupling and coherent population trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jamonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J R Maze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (7), pp.2337-2345. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (11), pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00528-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667803v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoherence of V${}_{{{{{{{{\rm{B}}}}}}}}}^{-}$ spin defects in monoisotopic hexagonal boron nitride</w:t>
               </w:r>
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow and deep levels in carbon-doped hexagonal boron nitride crystals</w:t>
+                <w:t xml:space="preserve">Optimizing synthetic diamond samples for quantum sensing technologies by tuning the growth temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pelini</w:t>
+                <w:t xml:space="preserve">Saddem Chouaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Elias</w:t>
+                <w:t xml:space="preserve">Luis Javier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Page</w:t>
+                <w:t xml:space="preserve">Isabelle Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Xue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Liu</w:t>
+                <w:t xml:space="preserve">Anaïs Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.094001⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.85-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2019.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289672v1</w:t>
+                <w:t xml:space="preserve">hal-02302063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing synthetic diamond samples for quantum sensing technologies by tuning the growth temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shallow and deep levels in carbon-doped hexagonal boron nitride crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saddem Chouaieb</w:t>
+                <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Javier Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+                <w:t xml:space="preserve">R. Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Philip</w:t>
+                <w:t xml:space="preserve">L. Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Dréau</w:t>
+                <w:t xml:space="preserve">S. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 96, pp.85-89. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.094001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2019.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.094001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302063v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entanglement between a Diamond Spin Qubit and a Photonic Time-Bin Qubit at Telecom Wavelength</w:t>
               </w:r>
@@ -1982,51 +1982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Frequency Conversion of Single Photons from a Nitrogen-Vacancy Center in Diamond to Telecommunication Wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tcheborateva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between electric field and magnetic field noise in the decoherence of a single spin in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jamonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2657,51 +2657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered arrays of nitrogen-vacancy color centers in diamond based on implantation of CN − molecules through nanoapertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piernicola Spinicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,289 +3046,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Jacques</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.D. Lai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dréau</w:t>
+                <w:t xml:space="preserve">Ngoc Diep Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zheng</w:t>
+                <w:t xml:space="preserve">Dingwei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chauvat</w:t>
+                <w:t xml:space="preserve">Dominique Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 10, pp.123009. </w:t>
+              <w:t xml:space="preserve">, 2008, 10 (12), pp.123009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570459v1</w:t>
+                <w:t xml:space="preserve">hal-02955981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jacques</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Diep Lai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Dréau</w:t>
+                <w:t xml:space="preserve">N.D. Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dingwei Zheng</w:t>
+                <w:t xml:space="preserve">D. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Chauvat</w:t>
+                <w:t xml:space="preserve">D. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 10 (12), pp.123009. </w:t>
+              <w:t xml:space="preserve">, 2008, 10, pp.123009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955981v1</w:t>
+                <w:t xml:space="preserve">hal-00570459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3509,51 +3509,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spins individuels dans le diamant pour l'information quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Quantique [quant-ph]. École normale supérieure de Cachan - ENS Cachan, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013DENS0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3749,51 +3749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jamonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dr&#233;au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;tet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Roch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Maze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00528-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Minotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31743-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herzig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.083602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Favaro de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Seniutinas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Page" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.094001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Philip" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2019.04.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tchebotareva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. N. Hermans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Humphreys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voigt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Harmsma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.063601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcheborateva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr El Mahdaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bonato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Hanson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Tetienne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvizu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamonneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.043603" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kubo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Diniz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.012333" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grezes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Umeda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isoya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Spinicelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.220501" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Ong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.140502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570459v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/12/123009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwei Zheng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01156590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jamonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dr&#233;au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;tet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Roch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Maze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00528-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Minotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31743-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herzig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.083602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Favaro de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Seniutinas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Philip" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2019.04.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Page" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.094001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tchebotareva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. N. Hermans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Humphreys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voigt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Harmsma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.063601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcheborateva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr El Mahdaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bonato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Hanson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Tetienne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvizu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamonneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.043603" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kubo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Diniz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.012333" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grezes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Umeda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isoya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Spinicelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.220501" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Ong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.140502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwei Zheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/12/123009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01156590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>