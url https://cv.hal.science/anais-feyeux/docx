--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -395,183 +395,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être photographe professionnel. Ambition, statut et reconnaissance dans la République fédérale d’Allemagne des années cinquante</w:t>
+                <w:t xml:space="preserve">Pour ne plus être le miroir de l’Allemagne. L’émancipation de la photographie dans la seconde moitié des années cinquante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Feyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 203 (1), pp.29-42. </w:t>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (2), pp.339-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/all.203.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.1516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857544v1</w:t>
+                <w:t xml:space="preserve">hal-03857593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour ne plus être le miroir de l’Allemagne. L’émancipation de la photographie dans la seconde moitié des années cinquante</w:t>
+                <w:t xml:space="preserve">Être photographe professionnel. Ambition, statut et reconnaissance dans la République fédérale d’Allemagne des années cinquante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Feyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (2), pp.339-356. </w:t>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203 (1), pp.29-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/allemagne.1516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/all.203.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857593v1</w:t>
+                <w:t xml:space="preserve">hal-03857544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Empire to Marketplace: Agfa and the Rebuilding of the German Photography Industry after 1945</w:t>
               </w:r>
@@ -1023,165 +1023,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modératrice de la Séance 3 : &amp;quot;Queer Safe Spaces</w:t>
+                <w:t xml:space="preserve">Modératrice de la séance 4 « Financements publics/privés : quelles différences ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Feyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Queer Photo Archive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicola Lo Calzo; École nationale supérieure d’arts de Paris-Cergy; Jeu de Paume, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire : Le monde de l’art saisi au prisme de l’indistinction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352344v1</w:t>
+                <w:t xml:space="preserve">hal-04293603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modératrice de la séance 4 « Financements publics/privés : quelles différences ? »</w:t>
+                <w:t xml:space="preserve">Modératrice de la Séance 3 : &amp;quot;Queer Safe Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Feyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Le monde de l’art saisi au prisme de l’indistinction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">A Queer Photo Archive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicola Lo Calzo; École nationale supérieure d’arts de Paris-Cergy; Jeu de Paume, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293603v1</w:t>
+                <w:t xml:space="preserve">hal-05352344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement / Akademische Lehre</w:t>
               </w:r>
@@ -3116,51 +3116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05424160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feyeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750559v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Renzo Dell'Omodarme Invernizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.203.0029" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.1516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hislen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.becair.com/produit/photographie-2les-acquisitions-des-collections-publiques/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bachelard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05424146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Etchecopar-Etchart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fine-arts-museum.be/fr/la-recherche/publications/animateur-dart-marchand-collectionneur-c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Angl&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Tassin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-03857699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA010700" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05424160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feyeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750559v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Renzo Dell'Omodarme Invernizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.1516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.203.0029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hislen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.becair.com/produit/photographie-2les-acquisitions-des-collections-publiques/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bachelard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05424146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Etchecopar-Etchart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fine-arts-museum.be/fr/la-recherche/publications/animateur-dart-marchand-collectionneur-c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Angl&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Tassin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03857810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-03857699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA010700" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01578835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>