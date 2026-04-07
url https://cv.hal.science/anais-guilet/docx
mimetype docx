--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -324,174 +324,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les figures du livre dans les applications de fiction pour tablettes tactiles</w:t>
+                <w:t xml:space="preserve">L’humain et l’écran, à l’écran : The Cat, the Reverend and the Slave d’Alain Della Negra et Kaori Kinoshita (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.11263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191688v1</w:t>
+                <w:t xml:space="preserve">hal-04191642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’humain et l’écran, à l’écran : The Cat, the Reverend and the Slave d’Alain Della Negra et Kaori Kinoshita (2010)</w:t>
+                <w:t xml:space="preserve">Les figures du livre dans les applications de fiction pour tablettes tactiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillages Critiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.11263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04191642v1</w:t>
+                <w:t xml:space="preserve">hal-04191688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des petites madeleines et des tweets: Le Madeleine Project de Clara Beaudoux</w:t>
               </w:r>
@@ -3559,51 +3559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F9986B9"/>
+    <w:nsid w:val="F7E5C250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3790,51 +3790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-guilet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.891" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01889702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Soudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.814" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108691ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.11061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rass" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publie.net/livre/lectures-digitales/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-guilet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.891" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01889702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Soudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.814" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108691ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.11061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rass" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publie.net/livre/lectures-digitales/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>