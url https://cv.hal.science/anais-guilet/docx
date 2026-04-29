--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -324,174 +324,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’humain et l’écran, à l’écran : The Cat, the Reverend and the Slave d’Alain Della Negra et Kaori Kinoshita (2010)</w:t>
+                <w:t xml:space="preserve">Les figures du livre dans les applications de fiction pour tablettes tactiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillages Critiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191642v1</w:t>
+                <w:t xml:space="preserve">hal-04191688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les figures du livre dans les applications de fiction pour tablettes tactiles</w:t>
+                <w:t xml:space="preserve">L’humain et l’écran, à l’écran : The Cat, the Reverend and the Slave d’Alain Della Negra et Kaori Kinoshita (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.11263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191688v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des petites madeleines et des tweets: Le Madeleine Project de Clara Beaudoux</w:t>
               </w:r>
@@ -2861,345 +2861,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam ex machina : corps absents, corps présents.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La littérature électronique de papier : Réflexions sur la troisième ère de la littérature électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t>
+              <w:t xml:space="preserve">Presses de l’écureuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre corps et machines à communiquer - Représentations, interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.35-52, 2020</w:t>
+              <w:t xml:space="preserve">Mind The Gap ! thinking electronic literature in a Digital Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9791038400047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875381v1</w:t>
+                <w:t xml:space="preserve">hal-04149432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature électronique de papier : Réflexions sur la troisième ère de la littérature électronique</w:t>
+                <w:t xml:space="preserve">Sam ex machina : corps absents, corps présents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guilet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses de l’écureuil. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mind The Gap ! thinking electronic literature in a Digital Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9791038400047</w:t>
+              <w:t xml:space="preserve">Entre corps et machines à communiquer : Représentations, Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020, 237741012X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149432v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam ex machina : corps absents, corps présents</w:t>
+                <w:t xml:space="preserve">Les amours reliées au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guilet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre corps et machines à communiquer : Représentations, Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2020, 237741012X</w:t>
+              <w:t xml:space="preserve">Subjectivité numériques et Posthumain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-7535-7924-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767806v1</w:t>
+                <w:t xml:space="preserve">hal-04149465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amours reliées au cinéma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sam ex machina : corps absents, corps présents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ibanez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+              <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subjectivité numériques et Posthumain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-7535-7924-8</w:t>
+              <w:t xml:space="preserve">Entre corps et machines à communiquer - Représentations, interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-52, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149465v1</w:t>
+                <w:t xml:space="preserve">hal-04875381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen, ses écrans, ses spectres : Personal Shopper d’Olivier Assayas</w:t>
               </w:r>
@@ -3559,51 +3559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7E5C250"/>
+    <w:nsid w:val="6F9370DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3790,51 +3790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-guilet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.891" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01889702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Soudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.814" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108691ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.11061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rass" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publie.net/livre/lectures-digitales/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-guilet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.891" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01889702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Soudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.814" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108691ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.11061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rass" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publie.net/livre/lectures-digitales/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>