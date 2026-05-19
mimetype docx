--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -324,174 +324,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les figures du livre dans les applications de fiction pour tablettes tactiles</w:t>
+                <w:t xml:space="preserve">L’humain et l’écran, à l’écran : The Cat, the Reverend and the Slave d’Alain Della Negra et Kaori Kinoshita (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.11263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191688v1</w:t>
+                <w:t xml:space="preserve">hal-04191642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’humain et l’écran, à l’écran : The Cat, the Reverend and the Slave d’Alain Della Negra et Kaori Kinoshita (2010)</w:t>
+                <w:t xml:space="preserve">Les figures du livre dans les applications de fiction pour tablettes tactiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillages Critiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.11263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04191642v1</w:t>
+                <w:t xml:space="preserve">hal-04191688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des petites madeleines et des tweets: Le Madeleine Project de Clara Beaudoux</w:t>
               </w:r>
@@ -3559,51 +3559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F9370DF"/>
+    <w:nsid w:val="D47B07F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3790,51 +3790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-guilet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.891" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01889702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Soudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.814" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108691ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.11061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rass" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publie.net/livre/lectures-digitales/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-guilet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.891" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01889702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Soudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.814" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108691ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02524352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.11061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rass" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publie.net/livre/lectures-digitales/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>