--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -126,2302 +126,2427 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cathedral of spatialised annotations portraying the multidisciplinary study of Notre Dame de Paris</w:t>
+                <w:t xml:space="preserve">L’automatisation des processus de curation sur des métadonnées de provenance : tests d’ingestion et de manipulation de données massives et hétérogènes au sein de l'écosystème numérique de NDame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Roussel</w:t>
+                <w:t xml:space="preserve">Simon Paolorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio De Luca</w:t>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Comte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Tournon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIGITAL HERITAGE (2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie, Architecture et HBIM : nouvelles perspectives pour le patrimoine bâti (TAIC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique (IRAA - UAR3155), Jun 2025, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272937v1</w:t>
+                <w:t xml:space="preserve">hal-05576442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiGILAB Implementation Plan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cathedral of spatialised annotations portraying the multidisciplinary study of Notre Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio De Luca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-RIHS IP PROJECT MEETING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DIGITAL HERITAGE (2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Campana, D. Ferdani, H. Graf, G. Guidi, Z. Hegarty, S. Pescarin, and F. Remondino (Editors), Sep 2025, Siena, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708517v1</w:t>
+                <w:t xml:space="preserve">hal-05272937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onto Match Game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Si les données de Notre-Dame nous étaient contées... Données ouvertes, ingénierie des connaissances et maïeutique numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th joint meeting of the CIDOC CRM SIG, 52nd FRBR/LRMoo SIG and ISO/TC46/SC4/WG9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIDOC CRM SIG, Sep 2024, Plovdiv, Bulgaria, Bulgaria</w:t>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710644v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si les données de Notre-Dame nous étaient contées... Données ouvertes, ingénierie des connaissances et maïeutique numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatio-Temporal Reasoning on Stratigraphic Data in Archaeology: Formalization of the Harris Laws as Inferences Using CIDOC CRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel van Ruymbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øyvind Eide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">SWODCH’24: 4th International Workshop on Semantic Web and Ontology Design for Cultural Heritage, October 30–31, 2024. Tours, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772590v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versioning Virtual Reconstruction Hypotheses: Revealing Counterfactual Trajectories of the Fallen Voussoirs of Notre-Dame de Paris using Reasoning and 2D/3D Visualization ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hersonisos - Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Reasoning on Stratigraphic Data in Archaeology: Formalization of the Harris Laws as Inferences Using CIDOC CRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">DiGILAB Implementation Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWODCH’24: 4th International Workshop on Semantic Web and Ontology Design for Cultural Heritage, October 30–31, 2024. Tours, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">E-RIHS IP PROJECT MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-RIHS, European Research Insfrastructure for Heritage Science, Sep 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765148v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let the fallen voussoirs of Notre-Dame de Paris speak: Scientific Narration and 3D Visualization of Virtual Reconstruction Hypotheses and Reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Onto Match Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Methods for Events and Stories (SEMMES) Workshop at ESWC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">59th joint meeting of the CIDOC CRM SIG, 52nd FRBR/LRMoo SIG and ISO/TC46/SC4/WG9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIDOC CRM SIG, Sep 2024, Plovdiv, Bulgaria, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614354v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de documentation des processus de production, d'analyse et interprétation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA et les données de Notre-Dame de Paris : de la théorie à la pratique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Let the fallen voussoirs of Notre-Dame de Paris speak: Scientific Narration and 3D Visualization of Virtual Reconstruction Hypotheses and Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Réby</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées DHNord 2024. Prospective et (nouvelles) perspectives en humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Semantic Methods for Events and Stories (SEMMES) Workshop at ESWC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422922v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du claveau physique aux données numériques : démêler les hypothèses de restitution de l’arc doubleau de la nef de Notre- Dame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Baillieul</w:t>
+                <w:t xml:space="preserve">L’IA et les données de Notre-Dame de Paris : de la théorie à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Guillem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gros</w:t>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les voûtes de Notre-Dame de Paris, recherches récentes (2019-2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Élise Baillieul (IRHiS-ULille); Yves Gallet (Ansonius, UBordeaux-Montaigne), Nov 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées DHNord 2024. Prospective et (nouvelles) perspectives en humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472657v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Du claveau physique aux données numériques : démêler les hypothèses de restitution de l’arc doubleau de la nef de Notre- Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Livio De Luca</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Vision Foundation, Oct 2023, Paris, France. https://openaccess.thecvf.com/content/ICCV2023W/e-Heritage/html/Reby_Semantic_Segmentation_Using_Foundation_Models_for_Cultural_Heritage_an_Experimental_ICCVW_2023_paper.html</w:t>
+              <w:t xml:space="preserve">Les voûtes de Notre-Dame de Paris, recherches récentes (2019-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élise Baillieul (IRHiS-ULille); Yves Gallet (Ansonius, UBordeaux-Montaigne), Nov 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275484v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire parler les claveaux effondrés de la cathédrale Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Vision Foundation, Oct 2023, Paris, France. https://openaccess.thecvf.com/content/ICCV2023W/e-Heritage/html/Reby_Semantic_Segmentation_Using_Foundation_Models_for_Cultural_Heritage_an_Experimental_ICCVW_2023_paper.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106101v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCC8 for CIDOC CRM: Semantic Modeling of Mereological and Topological Spatial Relations in Notre-Dame de Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Faire parler les claveaux effondrés de la cathédrale Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWODCH’23 : International Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275714v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction beyond Representation in Notre-Dame de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RCC8 for CIDOC CRM: Semantic Modeling of Mereological and Topological Spatial Relations in Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Guillem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Kévin Réby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Measurement Confederation (IMEKO), Oct 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SWODCH’23 : International Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275571v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reproducible open platform for a collective process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconstruction beyond Representation in Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel van Ruymbeke</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e CIDOC CRM SIG and 48th FRBR CRM meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIDOC CRM Special Interest Group, Dec 2022, Esch-sur-Alzette/Belval, Luxembourg</w:t>
+              <w:t xml:space="preserve">2023 IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Measurement Confederation (IMEKO), Oct 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03934841v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre des élévations et des voûtes de Notre-Dame de Paris : bilan des recherches et des protocoles en cours</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A reproducible open platform for a collective process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David-jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel van Ruymbeke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à pierre III. Économie de la pierre aux périodes historiques entre Loire et Rhin, Ier s. av. J.-C. – XVIIe s.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Charleville-Mézières, Sedan, France</w:t>
+              <w:t xml:space="preserve">55e CIDOC CRM SIG and 48th FRBR CRM meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIDOC CRM Special Interest Group, Dec 2022, Esch-sur-Alzette/Belval, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479729v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03934841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CIDOC CRM Game as teaching and learning tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La mise en œuvre des élévations et des voûtes de Notre-Dame de Paris : bilan des recherches et des protocoles en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage International Congress (DigitalHeritage)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018 3rd Digital Heritage International Congress (DigitalHERITAGE) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018), Oct 2018, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">Pierre à pierre III. Économie de la pierre aux périodes historiques entre Loire et Rhin, Ier s. av. J.-C. – XVIIe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Charleville-Mézières, Sedan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671934v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning through doing: an online game for appropriating ontological modelling methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The CIDOC CRM Game as teaching and learning tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bruseker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lercari Nicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA Tübingen 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology (CAA), Mar 2018, Tuebingen, Germany, Germany</w:t>
+              <w:t xml:space="preserve">Digital Heritage International Congress (DigitalHeritage)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018 3rd Digital Heritage International Congress (DigitalHERITAGE) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018), Oct 2018, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671918v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE CIDOC CRM GAME: A Serious Game Approach to Ontology Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning through doing: an online game for appropriating ontological modelling methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bruseker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lercari Nicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, Volume XLII-2/W5, 2017 26th International CIPA Symposium 2017, 28 August–01 September 2017, Ottawa, Canada</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAA Tübingen 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology (CAA), Mar 2018, Tuebingen, Germany, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650643v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data provenance in photogrammetry through documentation protocols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">THE CIDOC CRM GAME: A Serious Game Approach to Ontology Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bruseker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII ISPRS Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprsannals-III-5-57-2016⟩</w:t>
+              <w:t xml:space="preserve">The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, Volume XLII-2/W5, 2017 26th International CIPA Symposium 2017, 28 August–01 September 2017, Ottawa, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International CIPA Symposium, Aug 2017, Ottawa, Canada. pp.317-323, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W5-317-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548591v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantically Documenting Virtual Reconstruction: Building a Path to Knowledge Provenance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Data provenance in photogrammetry through documentation protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bruseker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bellido Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chance Coughenour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences, Volume II-5/W3, 2015 25th International CIPA Symposium 2015, 31 August – 04 September 2015, Taipei, Taiwan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprsannals-II-5-W3-33-2015⟩</w:t>
+              <w:t xml:space="preserve">XXIII ISPRS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsannals-III-5-57-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650636v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semantically Documenting Virtual Reconstruction: Building a Path to Knowledge Provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bruseker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences, Volume II-5/W3, 2015 25th International CIPA Symposium 2015, 31 August – 04 September 2015, Taipei, Taiwan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International CIPA Symposium, Aug 2015, Taipei, Tajikistan. pp.33-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsannals-II-5-W3-33-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construction of an archaeology and cultural heritage oriented GIS in order to document an ancient city: Case study of the archaeological site of Grand (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Halin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dechezlepretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Digital Heritage International Congress (DigitalHeritage)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.761-761, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2431,427 +2556,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Provenance Knowledge Gap Between 3D Digitization and Semantic Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (11), pp.476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/heritage8110476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire collectivement l’ontologie formelle du CIDOC CRM en français sur la plateforme GitLab. Un projet sous le prisme simondonien d’un humanisme technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David-jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel van Ruymbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les plateformes en ligne comme dispositifs de production relationnelle. Produire de la relation, produire par la relation, 5, https://intelligibilite-numerique.numerev.com/numeros/n-5-2024/2916-traduire-collectivement-l-ontologie-formelle-du-cidoc-crm-en-francais-sur-la-plateforme-gitlab-un-projet-sous-le-prisme-simondonien-d-un-humanisme-technologique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34745/numerev_1947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faceting the post-disaster built heritage reconstruction process within the digital twin framework for Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Duvocelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.5981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-32504-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2861,749 +2986,749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576563v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576767v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Réby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio De Luca</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3613,150 +3738,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Construction of Knowledge Graph and Deep Learning Experiments for Notre-Dame De Paris’ Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Réby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Giordano; Michele Russo; Roberta Spallone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Representation: New AI- and XR-Driven Transdisciplinarity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.467-482, 2024, Digital Innovations in Architecture, Engineering and Construction, 978-3-031-62962-4 (hardcover) ; 978-3-031-62963-1 (ebook) ; 978-3-031-62965-5 (softcover). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62963-1_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3766,165 +3891,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bruseker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3992,51 +4117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4DE65CE"/>
+    <w:nsid w:val="E6468E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4223,51 +4348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-guillem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1473-7594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272937v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625698v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Ruymbeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Eide" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04472657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275571v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lercari Nicola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W5-317-2017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carboni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bellido Casta&#241;eda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chance Coughenour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-III-5-57-2016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W3-33-2015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743837" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1947" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Baillieul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duvocelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32504-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-guillem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1473-7594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paolorsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Ruymbeke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Eide" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625698v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04472657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275571v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lercari Nicola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W5-317-2017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carboni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bellido Casta&#241;eda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chance Coughenour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-III-5-57-2016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W3-33-2015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1947" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Baillieul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duvocelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32504-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>