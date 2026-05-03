--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1162,541 +1162,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du claveau physique aux données numériques : démêler les hypothèses de restitution de l’arc doubleau de la nef de Notre- Dame</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction beyond Representation in Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les voûtes de Notre-Dame de Paris, recherches récentes (2019-2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Élise Baillieul (IRHiS-ULille); Yves Gallet (Ansonius, UBordeaux-Montaigne), Nov 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">2023 IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Measurement Confederation (IMEKO), Oct 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472657v1</w:t>
+                <w:t xml:space="preserve">hal-04275571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Réby</w:t>
+                <w:t xml:space="preserve">Du claveau physique aux données numériques : démêler les hypothèses de restitution de l’arc doubleau de la nef de Notre- Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Livio De Luca</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Vision Foundation, Oct 2023, Paris, France. https://openaccess.thecvf.com/content/ICCV2023W/e-Heritage/html/Reby_Semantic_Segmentation_Using_Foundation_Models_for_Cultural_Heritage_an_Experimental_ICCVW_2023_paper.html</w:t>
+              <w:t xml:space="preserve">Les voûtes de Notre-Dame de Paris, recherches récentes (2019-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élise Baillieul (IRHiS-ULille); Yves Gallet (Ansonius, UBordeaux-Montaigne), Nov 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275484v1</w:t>
+                <w:t xml:space="preserve">hal-04472657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire parler les claveaux effondrés de la cathédrale Notre-Dame de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Vision Foundation, Oct 2023, Paris, France. https://openaccess.thecvf.com/content/ICCV2023W/e-Heritage/html/Reby_Semantic_Segmentation_Using_Foundation_Models_for_Cultural_Heritage_an_Experimental_ICCVW_2023_paper.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106101v1</w:t>
+                <w:t xml:space="preserve">hal-04275484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCC8 for CIDOC CRM: Semantic Modeling of Mereological and Topological Spatial Relations in Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">Faire parler les claveaux effondrés de la cathédrale Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWODCH’23 : International Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275714v2</w:t>
+                <w:t xml:space="preserve">hal-04106101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction beyond Representation in Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">RCC8 for CIDOC CRM: Semantic Modeling of Mereological and Topological Spatial Relations in Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Measurement Confederation (IMEKO), Oct 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SWODCH’23 : International Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275571v2</w:t>
+                <w:t xml:space="preserve">hal-04275714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reproducible open platform for a collective process</w:t>
               </w:r>
@@ -2960,492 +2960,645 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid Construction of Knowledge Graph and Deep Learning Experiments for Notre-Dame De Paris’ Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Giordano; Michele Russo; Roberta Spallone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Representation: New AI- and XR-Driven Transdisciplinarity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.467-482, 2024, Digital Innovations in Architecture, Engineering and Construction, 978-3-031-62962-4 (hardcover) ; 978-3-031-62963-1 (ebook) ; 978-3-031-62965-5 (softcover). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62963-1_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t>
+                <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Arese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576841v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
+                <w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576563v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3464,73 +3617,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Segmentation using Foundation Models for Cultural Heritage: an Experimental Study on Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Réby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3559,73 +3712,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ICCV Workshop on Electronic Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3647,247 +3800,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826931v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-04692089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4117,51 +4117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6468E74"/>
+    <w:nsid w:val="3C2D733F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4348,51 +4348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-guillem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1473-7594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paolorsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Ruymbeke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Eide" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625698v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04472657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275571v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lercari Nicola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W5-317-2017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carboni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bellido Casta&#241;eda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chance Coughenour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-III-5-57-2016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W3-33-2015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1947" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Baillieul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duvocelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32504-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-guillem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1473-7594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paolorsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Ruymbeke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Eide" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625698v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275571v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04472657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lercari Nicola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W5-317-2017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carboni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bellido Casta&#241;eda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chance Coughenour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-III-5-57-2016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W3-33-2015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1947" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Baillieul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duvocelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32504-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62963-1_28" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>