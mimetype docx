--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -500,295 +500,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to collect non-medical data in a pediatric trial: diaries or interviews</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PRINTEMPS Study: Protocol of a Cluster-Randomized Controlled Trial of the Local Promotion of a Smartphone Application and Associated Website for the Prevention of Suicidal Behaviors in the Adult General Population in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Turmaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassani Maoulida</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadia Tubiana-Rufi</w:t>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3997-9⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-020-04464-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02468132v1</w:t>
+                <w:t xml:space="preserve">hal-03159469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PRINTEMPS Study: Protocol of a Cluster-Randomized Controlled Trial of the Local Promotion of a Smartphone Application and Associated Website for the Prevention of Suicidal Behaviors in the Adult General Population in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to collect non-medical data in a pediatric trial: diaries or interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Turmaine</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassani Maoulida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilmin-Crépon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+                <w:t xml:space="preserve">Nadia Tubiana-Rufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.553. </w:t>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-020-04464-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3997-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159469v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two data collection processes in clinical studies: electronic and paper case report forms</w:t>
               </w:r>
@@ -800,51 +800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -917,51 +917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1177,51 +1177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05101615v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude El Hayek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.04.110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Turmaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126096" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.032545" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Maoulida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilmin-Cr&#233;pon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tubiana-Rufi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3997-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04464-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05101733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quelen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00941074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05101615v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude El Hayek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.04.110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Turmaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126096" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.032545" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04464-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Maoulida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilmin-Cr&#233;pon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tubiana-Rufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3997-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05101733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quelen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00941074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>