--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anais Machard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anais-machard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0112-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">262487578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnelCursus & diplômesAdhésions et participation à des comités et société savantesEnseignements & formationsPrix & distinctions</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based overheating indicator for 20 million dwellings nationwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Toesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLIMA 2025; REHVA HVAC World Congress, Jun 2025, Milano, France. pp 562-571, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06810-1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'une vague de chaleur dimensionnante pour l'adaptation du bâtiment au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fichiers météorologiques de vagues de chaleur futures pour évaluer la résilience thermique des bâtiments au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnese Salvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamak Pourabdollahtootkaboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Gaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux techniques de rafraîchissement passif en toiture sous différentes conditions climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féryal Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2021, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2021-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting French buildings to future climate: passive design optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ribéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International building performance simulation association (IBPSA), Sep 2021, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2021.30718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the input parameters impacting summer thermal discomfort in buildings under future climate in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ribéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Nov 2020, Conférence en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess ecodistrict resilience to urban heat stress under future heatwaves? A case study for the city of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Lacedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCRBE 2020 - INTERNATIONAL CONFERENCE on Climate Resilient Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bali, Indonesia. pp.11-24, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32438/iCRBE.202044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the wall energy efficiency design under climate change using POD reduced order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Allery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 268, pp.112187. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical approach to the evaluation of local urban overheating– A coastal city case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Touili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.111522. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising a resilient cooling system: A socio-technical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nari Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahai Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City and Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.100065. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cacint.2021.100065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for assembling future weather files including heatwaves for building thermal simulations from the european coordinated regional downscaling experiment (Euro-Cordex) climate data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ribéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (13), pp.3424. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13133424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards mitigation and adaptation to climate change : Contribution to Building Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Université de La Rochelle, 2021. English. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021LAROS020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03675251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anais Machard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anais-machard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0112-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">262487578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnelCursus & diplômesAdhésions et participation à des comités et société savantesEnseignements & formationsPrix & distinctions</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based overheating indicator for 20 million dwellings nationwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Toesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schetelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLIMA 2025; REHVA HVAC World Congress, Jun 2025, Milano, France. pp 562-571, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06810-1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'une vague de chaleur dimensionnante pour l'adaptation du bâtiment au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fichiers météorologiques de vagues de chaleur futures pour évaluer la résilience thermique des bâtiments au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnese Salvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamak Pourabdollahtootkaboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Gaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux techniques de rafraîchissement passif en toiture sous différentes conditions climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féryal Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2021, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2021-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting French buildings to future climate: passive design optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ribéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International building performance simulation association (IBPSA), Sep 2021, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2021.30718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess ecodistrict resilience to urban heat stress under future heatwaves? A case study for the city of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Lacedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCRBE 2020 - INTERNATIONAL CONFERENCE on Climate Resilient Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bali, Indonesia. pp.11-24, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32438/iCRBE.202044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the input parameters impacting summer thermal discomfort in buildings under future climate in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ribéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Nov 2020, Conférence en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the wall energy efficiency design under climate change using POD reduced order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Allery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 268, pp.112187. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical approach to the evaluation of local urban overheating– A coastal city case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Touili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.111522. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising a resilient cooling system: A socio-technical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nari Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahai Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City and Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.100065. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cacint.2021.100065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for assembling future weather files including heatwaves for building thermal simulations from the european coordinated regional downscaling experiment (Euro-Cordex) climate data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ribéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (13), pp.3424. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13133424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards mitigation and adaptation to climate change : Contribution to Building Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Université de La Rochelle, 2021. English. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021LAROS020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03675251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B928A4B"/>
+    <w:nsid w:val="6B49C24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-machard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0112-2002" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262487578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960739v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toesca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bacon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schetelat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Machard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06810-1_56" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05006143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Salvati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak Pourabdollahtootkaboni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Gaur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pel&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30718" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lacedra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32438/iCRBE.202044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111522" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Miller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nari Yoon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahai Qi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133424" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03675251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LAROS020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-machard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0112-2002" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262487578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960739v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toesca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bacon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schetelat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Machard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06810-1_56" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05006143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Salvati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamak Pourabdollahtootkaboni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Gaur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pel&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30718" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lacedra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32438/iCRBE.202044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111522" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Miller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nari Yoon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahai Qi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133424" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03675251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LAROS020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>