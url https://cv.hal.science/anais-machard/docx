--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B49C24C"/>
+    <w:nsid w:val="FDC8BBC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>