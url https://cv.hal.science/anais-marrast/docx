--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -160,1381 +160,1381 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rice, lamb and tuna. Food processing and acquiring strategies in the medieval harbour city of Qalhât (Oman): Bioarchaeological evidence from the twin houses' building (B94)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.100561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2024.100561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Pleistocene-Holocene fluvial records of the Wadi Dishshah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.223-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.17247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inshore or offshore? The Neolithic fishermen of Ra’s al-Hamra (RH-6, RH-5, Muscat, Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Gianni Marcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15564894.2021.1974612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02375847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharks in the lagoon? Fishing exploitation at the Neolithic site of Suwayh 1 (Ash Sharqiyah region, Arabian Sea, Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.178-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoarchaeological investigation of the Quriyat coastal plain (Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 532, pp.98-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osteometry and size reconstruction of the Indian and Pacific Oceans' Euthynnus species, E. affinis and E. lineatus (Scombridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.187 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2019-423-007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agro-pastoral productions and landscape evolution during Antiquity and Islamic periods (AD 1st–12th centuries) at Dharih (Jordan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Islamic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.39-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1558/jia.37691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dadan Archaeological Project Report on the Autumn 2022 and Spring 2023 Field Seasons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioarchaeological sampling. Sohar Archaeological Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rohmer</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Cnrs – Umr Orient &amp; Méditerranée; Agence française pour le développement d'AlUla (Afalula); Royal Commission for AlUla (RCU). 2024</w:t>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministry of Heritage and Tourism (Sultanate of Oman). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493381v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioarchaeological sampling. Sohar Archaeological Project</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Ministry of Heritage and Tourism (Sultanate of Oman). 2024</w:t>
+                <w:t xml:space="preserve">The Dadan Archaeological Project Report on the Autumn 2022 and Spring 2023 Field Seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Alahmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs – Umr Orient &amp; Méditerranée; Agence française pour le développement d'AlUla (Afalula); Royal Commission for AlUla (RCU). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515464v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MuDUD. Historical Investigation of AlUla Old Town — Multiscalar Documentation for Urban Dynamics. Scientific Report 2021 - Work Package 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlJohara AlMudarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaïos. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780185v1</w:t>
-              </w:r>
-[...1007 lines deleted...]
-                <w:t xml:space="preserve">hal-02106780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1565,77 +1565,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic life in Qalhât : the twin houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Renel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axelle Rougeulle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qalhat, a Medieval Port City of Oman. From a Field of Ruins to Unesco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1686,103 +1686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qalhat, a Medieval Port City of Oman: From a Field of Ruins to UNESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Rougeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axelle Rougeulle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qalhat, a Medieval Port City of Oman: From a Field of Ruins to UNESCO</w:t>
@@ -1975,247 +1975,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le large. Pister les évolutions des pratiques de pêche grâce à l’archéo-ichtyologie. Exemple du port médiéval de Qalhat (Sultanat d’Oman)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gathering in the lagoon or sailing away from the coast?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béarez Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ichtyologie, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXI FRWG International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAZ FRWG, Aug 2022, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03903657v1</w:t>
+                <w:t xml:space="preserve">mnhn-03903201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering in the lagoon or sailing away from the coast?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vers le large. Pister les évolutions des pratiques de pêche grâce à l’archéo-ichtyologie. Exemple du port médiéval de Qalhat (Sultanat d’Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béarez Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI FRWG International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAZ FRWG, Aug 2022, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">8e Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ichtyologie, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03903201v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03903657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4000 years of food history at Dharih (Tafileh, Jordan) - Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeidoun Al-Muheisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2247,424 +2247,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Coastal Ressources Exploitation During the Arabian Neolithic : The Settlements of Ra’s al Hamra 6 and 5 (Sultanate of Oman)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ancient exploitation of coastal resources during the Arabian Neolithic: the settlements of Ra’s al Hamra 6 and 5 (Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Gianni Marcucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on the Neolithic of the Arabian Peninsula</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Français de Recherche de la Péninsule Arabique, Apr 2018, Kuwait City, Kuwait</w:t>
+              <w:t xml:space="preserve">Third International Conference on the Archaeology of the Arabian Peninsula: The Neolithic in Arabia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kuwait City, Kuwait</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03903764v1</w:t>
+                <w:t xml:space="preserve">hal-02402282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of Ja’alan’s Coastal Resources During the Neolithic : The Settlements of Suwayh 1 and Ruways 1 (Sultanate of Oman)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ancient Coastal Ressources Exploitation During the Arabian Neolithic : The Settlements of Ra’s al Hamra 6 and 5 (Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52th Seminar for Arabian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Foundation for the Study of Arabia, Aug 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd Conference on the Neolithic of the Arabian Peninsula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français de Recherche de la Péninsule Arabique, Apr 2018, Kuwait City, Kuwait</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03903813v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03903764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient exploitation of coastal resources during the Arabian Neolithic: the settlements of Ra’s al Hamra 6 and 5 (Sultanate of Oman)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploitation of Ja’alan’s Coastal Resources During the Neolithic : The Settlements of Suwayh 1 and Ruways 1 (Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lapo Gianni Marcucci</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on the Archaeology of the Arabian Peninsula: The Neolithic in Arabia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kuwait City, Kuwait</w:t>
+              <w:t xml:space="preserve">52th Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Foundation for the Study of Arabia, Aug 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402282v1</w:t>
+                <w:t xml:space="preserve">mnhn-03903813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsistence and environment in Ra’s al-Hamra 6 (Muscat, Sultanate of Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marrast Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2738,90 +2738,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison B94 à Qalhât : Occupation domestique et activités artisanales dans un port omanais des XIVe-XVIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Rougeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espace habité en Dâr al-Islâm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2846,103 +2846,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using foraminiferal analyses to reconstruct the Mid-Late Holocene evolution of the Quriyat coastal plain (Sultanate of Oman). Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t>
@@ -3061,51 +3061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6066929E"/>
+    <w:nsid w:val="4A98F31D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3292,51 +3292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-marrast" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1349-4770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493381v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Vernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Khan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AlJohara AlMudarra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100561" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17247" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WXLQ19HK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Badel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Gianni Marcucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1974612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Marrast" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.10.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Makowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jia.37691" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.8501578.14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beuzen-Waller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrast" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeidoun Al-Muheisen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402282v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-marrast" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1349-4770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100561" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17247" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WXLQ19HK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Badel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Gianni Marcucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1974612" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Marrast" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133988v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.10.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Makowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jia.37691" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Vernet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Khan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AlJohara AlMudarra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.8501578.14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beuzen-Waller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrast" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeidoun Al-Muheisen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>