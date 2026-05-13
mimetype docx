--- v1 (2026-04-17)
+++ v2 (2026-05-13)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1349-4770</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=G4z-c78AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -160,1804 +181,1654 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rice, lamb and tuna. Food processing and acquiring strategies in the medieval harbour city of Qalhât (Oman): Bioarchaeological evidence from the twin houses' building (B94)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Dadan Archaeological Project Report on the Autumn 2022 and Spring 2023 Field Seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Alahmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs – Umr Orient &amp; Méditerranée; Agence française pour le développement d'AlUla (Afalula); Royal Commission for AlUla (RCU). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04870259v1</w:t>
+                <w:t xml:space="preserve">hal-04493381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene-Holocene fluvial records of the Wadi Dishshah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bioarchaeological sampling. Sohar Archaeological Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministry of Heritage and Tourism (Sultanate of Oman). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
-[...113 lines deleted...]
-                <w:t xml:space="preserve">hal-03905596v1</w:t>
+                <w:t xml:space="preserve">hal-05515464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inshore or offshore? The Neolithic fishermen of Ra’s al-Hamra (RH-6, RH-5, Muscat, Sultanate of Oman)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Marrast</w:t>
+                <w:t xml:space="preserve">MuDUD. Historical Investigation of AlUla Old Town — Multiscalar Documentation for Urban Dynamics. Scientific Report 2021 - Work Package 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+                <w:t xml:space="preserve">AlJohara AlMudarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Badel</w:t>
-[...142 lines deleted...]
-                <w:t xml:space="preserve">Guy Hervé</w:t>
+                <w:t xml:space="preserve">Maxime Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...493 lines deleted...]
-                <w:t xml:space="preserve">hal-02106780v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archaïos. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioarchaeological sampling. Sohar Archaeological Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rice, lamb and tuna. Food processing and acquiring strategies in the medieval harbour city of Qalhât (Oman): Bioarchaeological evidence from the twin houses' building (B94)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05515464v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.100561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2024.100561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dadan Archaeological Project Report on the Autumn 2022 and Spring 2023 Field Seasons</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04493381v1</w:t>
+                <w:t xml:space="preserve">Inshore or offshore? The Neolithic fishermen of Ra’s al-Hamra (RH-6, RH-5, Muscat, Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Gianni Marcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15564894.2021.1974612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuDUD. Historical Investigation of AlUla Old Town — Multiscalar Documentation for Urban Dynamics. Scientific Report 2021 - Work Package 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02375847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharks in the lagoon? Fishing exploitation at the Neolithic site of Suwayh 1 (Ash Sharqiyah region, Arabian Sea, Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.178-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoarchaeological investigation of the Quriyat coastal plain (Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 532, pp.98-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osteometry and size reconstruction of the Indian and Pacific Oceans' Euthynnus species, E. affinis and E. lineatus (Scombridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.187 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2019-423-007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agro-pastoral productions and landscape evolution during Antiquity and Islamic periods (AD 1st–12th centuries) at Dharih (Jordan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Islamic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.39-70. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Vernet</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04780185v1</w:t>
+                <w:t xml:space="preserve">⟨10.1558/jia.37691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic life in Qalhât : the twin houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Renel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axelle Rougeulle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qalhat, a Medieval Port City of Oman. From a Field of Ruins to Unesco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-170, 2023, 978-1-80327-593-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/jj.8501578.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qalhat, a Medieval Port City of Oman: From a Field of Ruins to UNESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Creissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axelle Rougeulle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qalhat, a Medieval Port City of Oman: From a Field of Ruins to UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress Archaeology, pp.1-11, 2023, 978-1-80327-593-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32028/9781803275932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations humaines et dynamiques environnementales du Paléolithique à l’Âge du Bronze, secteur d’Adam, Sultanat d’Oman, Conséquences régionales de la variation du signal hydro-climatique sur le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beuzen-Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Beuzen-Waller</w:t>
+                <w:t xml:space="preserve">S. Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conséquences régionales de la variation du signal hydro-climatique sur le long terme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Paris-Sorbonne, 2018, Territoires, Environnement et Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1967,754 +1838,754 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering in the lagoon or sailing away from the coast?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers le large. Pister les évolutions des pratiques de pêche grâce à l’archéo-ichtyologie. Exemple du port médiéval de Qalhat (Sultanat d’Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béarez Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI FRWG International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAZ FRWG, Aug 2022, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">8e Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ichtyologie, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03903201v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03903657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le large. Pister les évolutions des pratiques de pêche grâce à l’archéo-ichtyologie. Exemple du port médiéval de Qalhat (Sultanat d’Oman)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gathering in the lagoon or sailing away from the coast?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béarez Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ichtyologie, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXI FRWG International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAZ FRWG, Aug 2022, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03903657v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03903201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4000 years of food history at Dharih (Tafileh, Jordan) - Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeidoun Al-Muheisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Meeting of the ASWA (Archaeozoology of South-Western Asia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient exploitation of coastal resources during the Arabian Neolithic: the settlements of Ra’s al Hamra 6 and 5 (Sultanate of Oman)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ancient Coastal Ressources Exploitation During the Arabian Neolithic : The Settlements of Ra’s al Hamra 6 and 5 (Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on the Archaeology of the Arabian Peninsula: The Neolithic in Arabia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kuwait City, Kuwait</w:t>
+              <w:t xml:space="preserve">2nd Conference on the Neolithic of the Arabian Peninsula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français de Recherche de la Péninsule Arabique, Apr 2018, Kuwait City, Kuwait</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402282v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03903764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Coastal Ressources Exploitation During the Arabian Neolithic : The Settlements of Ra’s al Hamra 6 and 5 (Sultanate of Oman)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploitation of Ja’alan’s Coastal Resources During the Neolithic : The Settlements of Suwayh 1 and Ruways 1 (Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on the Neolithic of the Arabian Peninsula</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Français de Recherche de la Péninsule Arabique, Apr 2018, Kuwait City, Kuwait</w:t>
+              <w:t xml:space="preserve">52th Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Foundation for the Study of Arabia, Aug 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03903764v1</w:t>
+                <w:t xml:space="preserve">mnhn-03903813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of Ja’alan’s Coastal Resources During the Neolithic : The Settlements of Suwayh 1 and Ruways 1 (Sultanate of Oman)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ancient exploitation of coastal resources during the Arabian Neolithic: the settlements of Ra’s al Hamra 6 and 5 (Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Gianni Marcucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52th Seminar for Arabian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Foundation for the Study of Arabia, Aug 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Third International Conference on the Archaeology of the Arabian Peninsula: The Neolithic in Arabia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kuwait City, Kuwait</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03903813v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsistence and environment in Ra’s al-Hamra 6 (Muscat, Sultanate of Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marrast Anaïs</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Seminar for Arabian Studies Conference at The British Museum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2724,276 +2595,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison B94 à Qalhât : Occupation domestique et activités artisanales dans un port omanais des XIVe-XVIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Rougeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espace habité en Dâr al-Islâm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using foraminiferal analyses to reconstruct the Mid-Late Holocene evolution of the Quriyat coastal plain (Sultanate of Oman). Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3061,51 +2932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A98F31D"/>
+    <w:nsid w:val="A6C42547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3292,51 +3163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-marrast" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1349-4770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100561" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17247" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WXLQ19HK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Badel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Gianni Marcucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1974612" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Marrast" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133988v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.10.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Makowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jia.37691" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Vernet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Khan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AlJohara AlMudarra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.8501578.14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beuzen-Waller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrast" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeidoun Al-Muheisen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-marrast" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1349-4770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=G4z-c78AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Vernet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Khan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AlJohara AlMudarra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100561" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Badel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Gianni Marcucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1974612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Marrast" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.10.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Makowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jia.37691" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275932" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.8501578.14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275932" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beuzen-Waller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeidoun Al-Muheisen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>