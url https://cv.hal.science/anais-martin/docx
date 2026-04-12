--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaïs Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropologue (PhD) - Post-doctorante au sein de l'ANR Norpro (CNRS, LISST-CAS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anais-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3787-496X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en anthropologie (EHESS, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Norbert Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Marseille ; contrat doctoral 2016-2019), Anaïs Martin travaille sur l'assistance médicale à la procréation avec tiers donneur. Elle a réalisé sa thèse sur le vécu des adultes conçus par don de sperme anonyme entre les années 1940 et 1990 en France et en Angleterre. Elle s'est plus particulièrement intéressée aux relations créées par le don, tant au sein des familles ayant eu recours à un don qu'avec les figures additionnelles que sont le donneur et les personnes issues du même don. De 2022 à 2024, dans le cadre d'un contrat post-doctoral au sein de la Chaire de recherche du Canada sur la procréation pour autrui et les liens familiaux (dir. Isabel Côté), elle a mené un projet de recherche sur les donneurs et donneuses de gamètes qui ont été contactés par une personne issue de leur don. En décembre 2024, elle a rejoint l'ANR NorPro en tant que chercheure postdoctorale. Elle s'intéresse au processus de recrutement des donneurs et donneuses de gamètes en France. Ses travaux s'inscrivent à la suite des recherches portant sur les pluriparentalités, l'anthropologie du corps de la personne et des savoirs et les études de genre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Martin a fait partie de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Origines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (n°ANR-18-CE26-0012) et du projet </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFODON</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (partenariat APHM-CNRS, Agence de Biomédecine AOR n°2018 A02515 50). Elle a été membre de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire du Canada sur la procréation pour autrui et les liens familiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariat de recherche Familles en mouvance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Elle a cofondé le groupe </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnCoRe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et participe au </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau international de recherche sur la famille et la parenté ANTHERA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au groupe de recherche international </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNADialogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR NorPro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (n°ANR-22-CE41-0001) et au projet ANR AdoptRisk (n°ANR-25-CE27-0821-01).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenté d'après le don : une approche relationnelle du vécu des personnes conçues par don de sperme (France, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales Paris, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04080388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclosing donor conception: A mixed methods study exploring the experience and attitudes of French sperm donor-conceived adults born within heterosexual couples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Gallissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Daoud-Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52 (4), pp.105474. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2026.105474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Lifelong Decision”: A Qualitative Study of Retrospective Perceptions Held by Egg and Sperm Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.104986. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2025.104986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'ai accidentellement couché avec mon frère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Enfants et descendants, des acteurs de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sophie Sarcinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093984ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être issu·e·s du même don : partager des &amp;quot;origines&amp;quot; en assistance médicale à la procréation avec tiers donneur (Royaume-Uni, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Penser les "origines" dans les familles contemporaines: perspectives internationales, 37, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mehl, La PMA déconfinée. La révision de la loi de bioéthique en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la parenté. Une réflexion sur l'usage des marges dans les études contemporaines sur la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Malmanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anélie Prudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Alondra Nelson, The social life of DNA. Race, reparations, and reconciliation after the genome, Boston (Ma), Beacon Press, 2016, 200 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, personne et genre : pour une approche relationnelle des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Encore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Aux frontières de la parenté. Un éclairage par les marges, 32, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who do I look like?&amp;quot;: Kinning and resemblance in the experience of French donor conceived adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Focus. Kinning and De-Kinning: Rethinking Kinship and Relatedness from its Edges, 6 (2), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14672/ada2019157845-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins de la parenté : le don d’engendrement vu par les personnes qui en sont issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Demartini (dir.), « Dire l'inceste », Sociétés & Représentations, n° 42, Automne 2016, 268 p., Paris, Publications de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are we to each other? The limits of DNA in the search for origins in donor conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mundane Genomics: DNA after the Hype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et descendants, des acteurs de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sophie Sarcinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (2), pp.1-222, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la parenté [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Malmanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le don trouble les relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le don : dimension sociales, pratiques médicales, questions éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADES (UMR 7268); Groupe Interacadémique pour le développement; Ville de Marseille; Musée d'Histoire de Marseille; Etablissement Français du Sang, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations créées par le don de gamètes : procréation, parenté, temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Anthropologie Sociale (LISST-CAS), Feb 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après : l’expérience des donneurs et donneuses de gamètes qui ont été contacté·es par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transmissions Incertaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Mar 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de donneurs et donneuses contactés par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Fédération française d'étude de la reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française d'étude de la reproduction, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor conception in France: Landmarks and reflections for international comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third party assisted reproduction: Making connections across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morgan Centre Conversations; ConnecteDNA; University of Manchester, Apr 2025, Manchester (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux relationnels du don de gamètes. Le point de vue de l'anthropologie de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DES de gynécologie (séminaire de Mikaël Agopiantz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2025, Nancy (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we say? Egg and Sperm Donors Making Sense of Their Connection With People Born From Their Donations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Sociological Association; University of Manchester, Apr 2025, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’anonymat : l’expérience des donneurs et donneuses de gamètes contacté·es par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'été sur la procréation assistée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire de recherche du Canada sur la procréation pour autrui et les liens familiaux; Chaire de recherche du Canada en politique de la reproduction; Laboratoire d’étude du couple; Partenariat de recherche Familles en mouvance, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake&amp;quot; Participants: Ethical Challenges of Online Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ethics and Methodological Challenges in Anthropology (Online Roudntables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Oct 2024, Bologna Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;relations mystérieuses&amp;quot; : qualifier les contacts entre les donneurs et donneuses de gamètes et les personnes issues de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are We To Each Other? The Limits of DNA in Donor Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Society: Critical Perspectives on Commercial DNA Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Nov 2024, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Anonymity to Availability: Exploring Contacts Between Formerly Anonymous Gamete Donors and their Donor Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AAA/CASCA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association; Canadian Anthropology Society, Nov 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I commit myself to being available”: anonymous sperm donors experiencing contacts with donor offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary conference on men and masculinities 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Men's Studies Association, Jun 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps refigurés : le don de sperme raconté par les personnes qui en sont issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le commun et le singulier. Le rôle du corps dans la constitution des personnes et des groupes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Courduriès; Lora Labarère; Elise Marcia; Audrey Seyda Rousseau; Université Toulouse Jean-Jaurès, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer le don au temps de la parenté : la place ambivalente accordée aux donneurs de sperme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parenté par les enfants : interroger la descendance, Université d’automne de l’ANR Origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Origines; Centre Norbert Elias, Sep 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résultats de test ADN à un savoir sur les origines : les ambivalences de la généalogie génétique en AMP avec tiers donneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique et Parenté: séminaire du Groupe de travail interdisciplinaire "3M" (Maladies rares, Méditerranée, Mutation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut SoMuM, Aix-Marseille Université; Institut MarMaRa, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes conçues par don et donneurs : de l’anonymat à la rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "Anthropologie de la filiation, anthropologie de l'enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Courduriès; Mélanie Jacquemin; Université Toulouse Jean Jaurès, Département d'anthropologie, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines dans l'ADN ? Le cas des adultes conçu·e·s par don cherchant leurs &amp;quot;origines&amp;quot; par la généalogie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens des « origines » : appartenances, affiliations, relations : séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Martial; Ecole des Hautes Etudes en Sciences Sociales (EHESS), Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're half of that person genetically&amp;quot;: searching for origins in the experience of sperm donor conceived adults (UK, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EASA Biennial Conference, panel nr. 161 "Rethinking margins through personhood"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;origines&amp;quot; en partage. Être issu·e du même don de sperme en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Transmission et Parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pères et donneurs au regard des discours sur la ressemblances : sentiment de soi et re-kinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Le sens des « origines » : appartenances, affiliations, relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Martial; Ecole des Hautes Etudes en Sciences Sociales (EHESS), Apr 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond genes: identifying donor siblings through DNA-testing in the experience of sperm donor conceived adults (England, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The complicated relationship between genetic relatedness, the family, and the state"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Disa Helander; Daniela Cutas; CFA, Umeå University, May 2020, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and DNA: experience of sperm donor conceived adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’AMP : entre enjeux de parenté, de santé et d’identité (journée d'étude), EHESS, Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de centimorgans. Pratiques généalogiques d'adultes conçu·e·s par don de sperme en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la généalogie. Diffusions et transformations d'une pratique amateur à l'échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme EnJeuX; Temps, Mondes, Sociétés (TEMOS, FRE 2015), Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces étrangers qui partagent la moitié de moi&amp;quot; : Recherche des origines et ADN chez les adultes conçu·e·s par don de sperme (Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les "origines" dans les familles contemporaines : comparaison France-Québec et perspectives internationales, ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabel Côté; Agnès Martial; Kévin Lavoie, May 2019, Gâtineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher ses origines (ou pas) : parcours d’adultes conçu·e·s par don de sperme en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mon corps m'appartient" (?) L'enjeu du corps et l'apport des sciences sociales au débat bioéthique (journée d'étude), EHESS, Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Théry; Laurence Hérault; Agnès Martial, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines, savoir et relations dans le vécu des adultes conçu·e·s par don de sperme (France, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Scientifique du CNRS : "Famille et parenté : permanences, transformations, traitements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Roux; Jérôme Courduriès; Anne-Sophie Vozari; Centre National pour la Recherche Scientifique (CNRS); ANR Ethopol; LISST, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Who do I look like?” Body, identity and relatedness for donor conceived adults in an anonymous context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Human bodies, Antibodies and other bodies", Durham Annual Post-graduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Durham University, Apr 2018, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et transmission aux confins de la parenté : le cas des personnes issues de don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations familiales et reconfigurations de la parenté. Journées d'étude : Dimension sexuée de la vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias; Ecole des Hautes Etudes en Sciences Sociales, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right Age to Tell?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Metzler-Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHRE 37th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les donneur·ses de gamètes réagissent-iels quand iels sont contacté·es par une personne issue de leur don ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do gamete donors react when they are contacted by someone born from their donation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le contact entre les donneur·ses de gamètes et les personnes issues de leur don prend-il forme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts: Stories from Egg and Sperm Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Andrieu de Lévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Masri-Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts : Récits de donneurs et donneuses de gamètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Andrieu de Lévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Masri-Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Contacts Between Gamete Donors and Donor-Conceived People Unfold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaïs Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropologue (PhD) - Post-doctorante au sein de l'ANR Norpro (CNRS, LISST-CAS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anais-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3787-496X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en anthropologie (EHESS, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Norbert Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Marseille ; contrat doctoral 2016-2019), Anaïs Martin travaille sur l'assistance médicale à la procréation avec tiers donneur. Elle a réalisé sa thèse sur le vécu des adultes conçus par don de sperme anonyme entre les années 1940 et 1990 en France et en Angleterre. Elle s'est plus particulièrement intéressée aux relations créées par le don, tant au sein des familles ayant eu recours à un don qu'avec les figures additionnelles que sont le donneur et les personnes issues du même don. De 2022 à 2024, dans le cadre d'un contrat post-doctoral au sein de la Chaire de recherche du Canada sur la procréation pour autrui et les liens familiaux (dir. Isabel Côté), elle a mené un projet de recherche sur les donneurs et donneuses de gamètes qui ont été contactés par une personne issue de leur don. En décembre 2024, elle a rejoint l'ANR NorPro en tant que chercheure postdoctorale. Elle s'intéresse au processus de recrutement des donneurs et donneuses de gamètes en France. Ses travaux s'inscrivent à la suite des recherches portant sur les pluriparentalités, l'anthropologie du corps de la personne et des savoirs et les études de genre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Martin a fait partie de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Origines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (n°ANR-18-CE26-0012) et du projet </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFODON</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (partenariat APHM-CNRS, Agence de Biomédecine AOR n°2018 A02515 50). Elle a été membre de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire du Canada sur la procréation pour autrui et les liens familiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariat de recherche Familles en mouvance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Elle a cofondé le groupe </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnCoRe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et participe au </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau international de recherche sur la famille et la parenté ANTHERA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au groupe de recherche international </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNADialogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR NorPro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (n°ANR-22-CE41-0001) et au projet ANR AdoptRisk (n°ANR-25-CE27-0821-01).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenté d'après le don : une approche relationnelle du vécu des personnes conçues par don de sperme (France, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales Paris, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04080388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclosing donor conception: A mixed methods study exploring the experience and attitudes of French sperm donor-conceived adults born within heterosexual couples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Gallissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Daoud-Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52 (4), pp.105474. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2026.105474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Lifelong Decision”: A Qualitative Study of Retrospective Perceptions Held by Egg and Sperm Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.104986. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2025.104986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'ai accidentellement couché avec mon frère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Enfants et descendants, des acteurs de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sophie Sarcinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093984ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être issu·e·s du même don : partager des &amp;quot;origines&amp;quot; en assistance médicale à la procréation avec tiers donneur (Royaume-Uni, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Penser les "origines" dans les familles contemporaines: perspectives internationales, 37, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mehl, La PMA déconfinée. La révision de la loi de bioéthique en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la parenté. Une réflexion sur l'usage des marges dans les études contemporaines sur la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Malmanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anélie Prudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Alondra Nelson, The social life of DNA. Race, reparations, and reconciliation after the genome, Boston (Ma), Beacon Press, 2016, 200 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, personne et genre : pour une approche relationnelle des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Encore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Aux frontières de la parenté. Un éclairage par les marges, 32, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who do I look like?&amp;quot;: Kinning and resemblance in the experience of French donor conceived adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Focus. Kinning and De-Kinning: Rethinking Kinship and Relatedness from its Edges, 6 (2), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14672/ada2019157845-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins de la parenté : le don d’engendrement vu par les personnes qui en sont issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Demartini (dir.), « Dire l'inceste », Sociétés & Représentations, n° 42, Automne 2016, 268 p., Paris, Publications de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are we to each other? The limits of DNA in the search for origins in donor conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mundane Genomics: DNA after the Hype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et descendants, des acteurs de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sophie Sarcinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (2), pp.1-222, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la parenté [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Malmanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glitched schedules: How time exposes social and professional tensions in gamete donor recruitment at French ART centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'EASA 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2026, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un père et un donneur de sperme : l'expérience d'une coexistence difficile à penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Regards croisés sur la petite enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison des Sciences de l'Homme, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don comme pratique sociale : Retour d'expérience des personnes concernées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Salon de Gynécologie-obstétrique Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience des donneurs et donneuses de gamètes : le point de vue de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours "Procréation pour autrui et dynamique familiale", Programme court de 2e cycle sur l'infertilité et la procréation assistée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec en Outaouais, Feb 2026, Gatineau (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer les transmissions, évaluer les émotions : le recrutement des donneurs et donneuses de gamètes dans les centres d'AMP français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Corps en flux : Émotions et fluides corporels dans le domaine de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison des Sciences de l'Homme, May 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le don trouble les relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le don : dimension sociales, pratiques médicales, questions éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADES (UMR 7268); Groupe Interacadémique pour le développement; Ville de Marseille; Musée d'Histoire de Marseille; Etablissement Français du Sang, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations créées par le don de gamètes : procréation, parenté, temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Anthropologie Sociale (LISST-CAS), Feb 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de donneurs et donneuses de gamètes qui ont été contactés par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INFOGYN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN des origines : les coulisses d'une formule pas tout à fait magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie et d'anthropologie sociale (IDEAS), Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor conception in France: Landmarks and reflections for international comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third party assisted reproduction: Making connections across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morgan Centre Conversations; ConnecteDNA; University of Manchester, Apr 2025, Manchester (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après : l’expérience des donneurs et donneuses de gamètes qui ont été contacté·es par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transmissions Incertaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Mar 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de donneurs et donneuses contactés par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Fédération française d'étude de la reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française d'étude de la reproduction, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we say? Egg and Sperm Donors Making Sense of Their Connection With People Born From Their Donations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Sociological Association; University of Manchester, Apr 2025, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux relationnels du don de gamètes. Le point de vue de l'anthropologie de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DES de gynécologie (séminaire de Mikaël Agopiantz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2025, Nancy (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’anonymat : l’expérience des donneurs et donneuses de gamètes contacté·es par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'été sur la procréation assistée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire de recherche du Canada sur la procréation pour autrui et les liens familiaux; Chaire de recherche du Canada en politique de la reproduction; Laboratoire d’étude du couple; Partenariat de recherche Familles en mouvance, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake&amp;quot; Participants: Ethical Challenges of Online Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ethics and Methodological Challenges in Anthropology (Online Roudntables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Oct 2024, Bologna Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;relations mystérieuses&amp;quot; : qualifier les contacts entre les donneurs et donneuses de gamètes et les personnes issues de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are We To Each Other? The Limits of DNA in Donor Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Society: Critical Perspectives on Commercial DNA Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Nov 2024, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Anonymity to Availability: Exploring Contacts Between Formerly Anonymous Gamete Donors and their Donor Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AAA/CASCA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association; Canadian Anthropology Society, Nov 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I commit myself to being available”: anonymous sperm donors experiencing contacts with donor offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary conference on men and masculinities 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Men's Studies Association, Jun 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps refigurés : le don de sperme raconté par les personnes qui en sont issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le commun et le singulier. Le rôle du corps dans la constitution des personnes et des groupes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Courduriès; Lora Labarère; Elise Marcia; Audrey Seyda Rousseau; Université Toulouse Jean-Jaurès, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résultats de test ADN à un savoir sur les origines : les ambivalences de la généalogie génétique en AMP avec tiers donneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique et Parenté: séminaire du Groupe de travail interdisciplinaire "3M" (Maladies rares, Méditerranée, Mutation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut SoMuM, Aix-Marseille Université; Institut MarMaRa, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer le don au temps de la parenté : la place ambivalente accordée aux donneurs de sperme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parenté par les enfants : interroger la descendance, Université d’automne de l’ANR Origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Origines; Centre Norbert Elias, Sep 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes conçues par don et donneurs : de l’anonymat à la rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "Anthropologie de la filiation, anthropologie de l'enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Courduriès; Mélanie Jacquemin; Université Toulouse Jean Jaurès, Département d'anthropologie, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines dans l'ADN ? Le cas des adultes conçu·e·s par don cherchant leurs &amp;quot;origines&amp;quot; par la généalogie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens des « origines » : appartenances, affiliations, relations : séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Martial; Ecole des Hautes Etudes en Sciences Sociales (EHESS), Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're half of that person genetically&amp;quot;: searching for origins in the experience of sperm donor conceived adults (UK, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EASA Biennial Conference, panel nr. 161 "Rethinking margins through personhood"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;origines&amp;quot; en partage. Être issu·e du même don de sperme en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Transmission et Parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pères et donneurs au regard des discours sur la ressemblances : sentiment de soi et re-kinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Le sens des « origines » : appartenances, affiliations, relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Martial; Ecole des Hautes Etudes en Sciences Sociales (EHESS), Apr 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond genes: identifying donor siblings through DNA-testing in the experience of sperm donor conceived adults (England, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The complicated relationship between genetic relatedness, the family, and the state"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Disa Helander; Daniela Cutas; CFA, Umeå University, May 2020, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and DNA: experience of sperm donor conceived adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’AMP : entre enjeux de parenté, de santé et d’identité (journée d'étude), EHESS, Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de centimorgans. Pratiques généalogiques d'adultes conçu·e·s par don de sperme en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la généalogie. Diffusions et transformations d'une pratique amateur à l'échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme EnJeuX; Temps, Mondes, Sociétés (TEMOS, FRE 2015), Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces étrangers qui partagent la moitié de moi&amp;quot; : Recherche des origines et ADN chez les adultes conçu·e·s par don de sperme (Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les "origines" dans les familles contemporaines : comparaison France-Québec et perspectives internationales, ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabel Côté; Agnès Martial; Kévin Lavoie, May 2019, Gâtineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher ses origines (ou pas) : parcours d’adultes conçu·e·s par don de sperme en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mon corps m'appartient" (?) L'enjeu du corps et l'apport des sciences sociales au débat bioéthique (journée d'étude), EHESS, Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Théry; Laurence Hérault; Agnès Martial, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines, savoir et relations dans le vécu des adultes conçu·e·s par don de sperme (France, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Scientifique du CNRS : "Famille et parenté : permanences, transformations, traitements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Roux; Jérôme Courduriès; Anne-Sophie Vozari; Centre National pour la Recherche Scientifique (CNRS); ANR Ethopol; LISST, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Who do I look like?” Body, identity and relatedness for donor conceived adults in an anonymous context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Human bodies, Antibodies and other bodies", Durham Annual Post-graduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Durham University, Apr 2018, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et transmission aux confins de la parenté : le cas des personnes issues de don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations familiales et reconfigurations de la parenté. Journées d'étude : Dimension sexuée de la vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias; Ecole des Hautes Etudes en Sciences Sociales, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right Age to Tell?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Metzler-Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHRE 37th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les donneur·ses de gamètes réagissent-iels quand iels sont contacté·es par une personne issue de leur don ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do gamete donors react when they are contacted by someone born from their donation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le contact entre les donneur·ses de gamètes et les personnes issues de leur don prend-il forme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts: Stories from Egg and Sperm Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Andrieu de Lévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Masri-Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts : Récits de donneurs et donneuses de gamètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Andrieu de Lévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Masri-Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Contacts Between Gamete Donors and Donor-Conceived People Unfold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CE7B3E9"/>
+    <w:nsid w:val="FD3B63BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3787-496X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrenorbertelias.cnrs.fr/equipes-de-recherche/anais-martin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE26-0012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.ap-hm.fr/les-pratiques-d-information-dans-le-recours-au-don-de-gametes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crcppa.uqo.ca/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.partenariat-familles.inrs.ca/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encore.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redeanthera.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oulu.fi/en/research-groups/dnadialogues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrnorpro.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallissian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daoud-Deveze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnisci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Faust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2026.105474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desjardins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2025.104986" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sophie Sarcinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093984ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2019157845-62" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140002v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140066v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796243v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Belleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Andrieu de L&#233;vis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Masri-Clermont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3787-496X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrenorbertelias.cnrs.fr/equipes-de-recherche/anais-martin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE26-0012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.ap-hm.fr/les-pratiques-d-information-dans-le-recours-au-don-de-gametes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crcppa.uqo.ca/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.partenariat-familles.inrs.ca/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encore.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redeanthera.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oulu.fi/en/research-groups/dnadialogues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrnorpro.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallissian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daoud-Deveze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnisci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Faust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2026.105474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desjardins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2025.104986" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sophie Sarcinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093984ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2019157845-62" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738776v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Belleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Andrieu de L&#233;vis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Masri-Clermont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>