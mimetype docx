--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaïs Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropologue (PhD) - Post-doctorante au sein de l'ANR Norpro (CNRS, LISST-CAS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anais-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3787-496X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en anthropologie (EHESS, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Norbert Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Marseille ; contrat doctoral 2016-2019), Anaïs Martin travaille sur l'assistance médicale à la procréation avec tiers donneur. Elle a réalisé sa thèse sur le vécu des adultes conçus par don de sperme anonyme entre les années 1940 et 1990 en France et en Angleterre. Elle s'est plus particulièrement intéressée aux relations créées par le don, tant au sein des familles ayant eu recours à un don qu'avec les figures additionnelles que sont le donneur et les personnes issues du même don. De 2022 à 2024, dans le cadre d'un contrat post-doctoral au sein de la Chaire de recherche du Canada sur la procréation pour autrui et les liens familiaux (dir. Isabel Côté), elle a mené un projet de recherche sur les donneurs et donneuses de gamètes qui ont été contactés par une personne issue de leur don. En décembre 2024, elle a rejoint l'ANR NorPro en tant que chercheure postdoctorale. Elle s'intéresse au processus de recrutement des donneurs et donneuses de gamètes en France. Ses travaux s'inscrivent à la suite des recherches portant sur les pluriparentalités, l'anthropologie du corps de la personne et des savoirs et les études de genre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Martin a fait partie de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Origines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (n°ANR-18-CE26-0012) et du projet </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFODON</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (partenariat APHM-CNRS, Agence de Biomédecine AOR n°2018 A02515 50). Elle a été membre de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire du Canada sur la procréation pour autrui et les liens familiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariat de recherche Familles en mouvance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Elle a cofondé le groupe </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnCoRe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et participe au </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau international de recherche sur la famille et la parenté ANTHERA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au groupe de recherche international </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNADialogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR NorPro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (n°ANR-22-CE41-0001) et au projet ANR AdoptRisk (n°ANR-25-CE27-0821-01).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenté d'après le don : une approche relationnelle du vécu des personnes conçues par don de sperme (France, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales Paris, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04080388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclosing donor conception: A mixed methods study exploring the experience and attitudes of French sperm donor-conceived adults born within heterosexual couples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Gallissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Daoud-Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52 (4), pp.105474. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2026.105474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Lifelong Decision”: A Qualitative Study of Retrospective Perceptions Held by Egg and Sperm Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.104986. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2025.104986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'ai accidentellement couché avec mon frère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Enfants et descendants, des acteurs de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sophie Sarcinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093984ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être issu·e·s du même don : partager des &amp;quot;origines&amp;quot; en assistance médicale à la procréation avec tiers donneur (Royaume-Uni, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Penser les "origines" dans les familles contemporaines: perspectives internationales, 37, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mehl, La PMA déconfinée. La révision de la loi de bioéthique en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la parenté. Une réflexion sur l'usage des marges dans les études contemporaines sur la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Malmanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anélie Prudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Alondra Nelson, The social life of DNA. Race, reparations, and reconciliation after the genome, Boston (Ma), Beacon Press, 2016, 200 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, personne et genre : pour une approche relationnelle des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Encore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Aux frontières de la parenté. Un éclairage par les marges, 32, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who do I look like?&amp;quot;: Kinning and resemblance in the experience of French donor conceived adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Focus. Kinning and De-Kinning: Rethinking Kinship and Relatedness from its Edges, 6 (2), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14672/ada2019157845-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins de la parenté : le don d’engendrement vu par les personnes qui en sont issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Demartini (dir.), « Dire l'inceste », Sociétés & Représentations, n° 42, Automne 2016, 268 p., Paris, Publications de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are we to each other? The limits of DNA in the search for origins in donor conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mundane Genomics: DNA after the Hype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et descendants, des acteurs de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sophie Sarcinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (2), pp.1-222, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la parenté [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Malmanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glitched schedules: How time exposes social and professional tensions in gamete donor recruitment at French ART centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'EASA 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2026, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un père et un donneur de sperme : l'expérience d'une coexistence difficile à penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Regards croisés sur la petite enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison des Sciences de l'Homme, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don comme pratique sociale : Retour d'expérience des personnes concernées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Salon de Gynécologie-obstétrique Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience des donneurs et donneuses de gamètes : le point de vue de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours "Procréation pour autrui et dynamique familiale", Programme court de 2e cycle sur l'infertilité et la procréation assistée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec en Outaouais, Feb 2026, Gatineau (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer les transmissions, évaluer les émotions : le recrutement des donneurs et donneuses de gamètes dans les centres d'AMP français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Corps en flux : Émotions et fluides corporels dans le domaine de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison des Sciences de l'Homme, May 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le don trouble les relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le don : dimension sociales, pratiques médicales, questions éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADES (UMR 7268); Groupe Interacadémique pour le développement; Ville de Marseille; Musée d'Histoire de Marseille; Etablissement Français du Sang, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations créées par le don de gamètes : procréation, parenté, temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Anthropologie Sociale (LISST-CAS), Feb 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de donneurs et donneuses de gamètes qui ont été contactés par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INFOGYN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN des origines : les coulisses d'une formule pas tout à fait magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie et d'anthropologie sociale (IDEAS), Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor conception in France: Landmarks and reflections for international comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third party assisted reproduction: Making connections across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morgan Centre Conversations; ConnecteDNA; University of Manchester, Apr 2025, Manchester (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après : l’expérience des donneurs et donneuses de gamètes qui ont été contacté·es par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transmissions Incertaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Mar 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de donneurs et donneuses contactés par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Fédération française d'étude de la reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française d'étude de la reproduction, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we say? Egg and Sperm Donors Making Sense of Their Connection With People Born From Their Donations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Sociological Association; University of Manchester, Apr 2025, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux relationnels du don de gamètes. Le point de vue de l'anthropologie de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DES de gynécologie (séminaire de Mikaël Agopiantz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2025, Nancy (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’anonymat : l’expérience des donneurs et donneuses de gamètes contacté·es par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'été sur la procréation assistée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire de recherche du Canada sur la procréation pour autrui et les liens familiaux; Chaire de recherche du Canada en politique de la reproduction; Laboratoire d’étude du couple; Partenariat de recherche Familles en mouvance, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake&amp;quot; Participants: Ethical Challenges of Online Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ethics and Methodological Challenges in Anthropology (Online Roudntables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Oct 2024, Bologna Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;relations mystérieuses&amp;quot; : qualifier les contacts entre les donneurs et donneuses de gamètes et les personnes issues de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are We To Each Other? The Limits of DNA in Donor Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Society: Critical Perspectives on Commercial DNA Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Nov 2024, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Anonymity to Availability: Exploring Contacts Between Formerly Anonymous Gamete Donors and their Donor Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AAA/CASCA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association; Canadian Anthropology Society, Nov 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I commit myself to being available”: anonymous sperm donors experiencing contacts with donor offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary conference on men and masculinities 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Men's Studies Association, Jun 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps refigurés : le don de sperme raconté par les personnes qui en sont issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le commun et le singulier. Le rôle du corps dans la constitution des personnes et des groupes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Courduriès; Lora Labarère; Elise Marcia; Audrey Seyda Rousseau; Université Toulouse Jean-Jaurès, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résultats de test ADN à un savoir sur les origines : les ambivalences de la généalogie génétique en AMP avec tiers donneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique et Parenté: séminaire du Groupe de travail interdisciplinaire "3M" (Maladies rares, Méditerranée, Mutation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut SoMuM, Aix-Marseille Université; Institut MarMaRa, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer le don au temps de la parenté : la place ambivalente accordée aux donneurs de sperme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parenté par les enfants : interroger la descendance, Université d’automne de l’ANR Origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Origines; Centre Norbert Elias, Sep 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes conçues par don et donneurs : de l’anonymat à la rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "Anthropologie de la filiation, anthropologie de l'enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Courduriès; Mélanie Jacquemin; Université Toulouse Jean Jaurès, Département d'anthropologie, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines dans l'ADN ? Le cas des adultes conçu·e·s par don cherchant leurs &amp;quot;origines&amp;quot; par la généalogie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens des « origines » : appartenances, affiliations, relations : séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Martial; Ecole des Hautes Etudes en Sciences Sociales (EHESS), Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're half of that person genetically&amp;quot;: searching for origins in the experience of sperm donor conceived adults (UK, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EASA Biennial Conference, panel nr. 161 "Rethinking margins through personhood"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;origines&amp;quot; en partage. Être issu·e du même don de sperme en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Transmission et Parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pères et donneurs au regard des discours sur la ressemblances : sentiment de soi et re-kinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Le sens des « origines » : appartenances, affiliations, relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Martial; Ecole des Hautes Etudes en Sciences Sociales (EHESS), Apr 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond genes: identifying donor siblings through DNA-testing in the experience of sperm donor conceived adults (England, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The complicated relationship between genetic relatedness, the family, and the state"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Disa Helander; Daniela Cutas; CFA, Umeå University, May 2020, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and DNA: experience of sperm donor conceived adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’AMP : entre enjeux de parenté, de santé et d’identité (journée d'étude), EHESS, Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de centimorgans. Pratiques généalogiques d'adultes conçu·e·s par don de sperme en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la généalogie. Diffusions et transformations d'une pratique amateur à l'échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme EnJeuX; Temps, Mondes, Sociétés (TEMOS, FRE 2015), Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces étrangers qui partagent la moitié de moi&amp;quot; : Recherche des origines et ADN chez les adultes conçu·e·s par don de sperme (Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les "origines" dans les familles contemporaines : comparaison France-Québec et perspectives internationales, ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabel Côté; Agnès Martial; Kévin Lavoie, May 2019, Gâtineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher ses origines (ou pas) : parcours d’adultes conçu·e·s par don de sperme en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mon corps m'appartient" (?) L'enjeu du corps et l'apport des sciences sociales au débat bioéthique (journée d'étude), EHESS, Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Théry; Laurence Hérault; Agnès Martial, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines, savoir et relations dans le vécu des adultes conçu·e·s par don de sperme (France, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Scientifique du CNRS : "Famille et parenté : permanences, transformations, traitements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Roux; Jérôme Courduriès; Anne-Sophie Vozari; Centre National pour la Recherche Scientifique (CNRS); ANR Ethopol; LISST, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Who do I look like?” Body, identity and relatedness for donor conceived adults in an anonymous context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Human bodies, Antibodies and other bodies", Durham Annual Post-graduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Durham University, Apr 2018, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et transmission aux confins de la parenté : le cas des personnes issues de don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations familiales et reconfigurations de la parenté. Journées d'étude : Dimension sexuée de la vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias; Ecole des Hautes Etudes en Sciences Sociales, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right Age to Tell?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Metzler-Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHRE 37th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les donneur·ses de gamètes réagissent-iels quand iels sont contacté·es par une personne issue de leur don ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do gamete donors react when they are contacted by someone born from their donation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le contact entre les donneur·ses de gamètes et les personnes issues de leur don prend-il forme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts: Stories from Egg and Sperm Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Andrieu de Lévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Masri-Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts : Récits de donneurs et donneuses de gamètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Andrieu de Lévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Masri-Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Contacts Between Gamete Donors and Donor-Conceived People Unfold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaïs Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropologue (PhD) - Post-doctorante au sein de l'ANR Norpro (CNRS, LISST-CAS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anais-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3787-496X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en anthropologie (EHESS, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Norbert Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Marseille ; contrat doctoral 2016-2019), Anaïs Martin travaille sur l'assistance médicale à la procréation avec tiers donneur. Elle a réalisé sa thèse sur le vécu des adultes conçus par don de sperme anonyme entre les années 1940 et 1990 en France et en Angleterre. Elle s'est plus particulièrement intéressée aux relations créées par le don, tant au sein des familles ayant eu recours à un don qu'avec les figures additionnelles que sont le donneur et les personnes issues du même don. De 2022 à 2024, dans le cadre d'un contrat post-doctoral au sein de la Chaire de recherche du Canada sur la procréation pour autrui et les liens familiaux (dir. Isabel Côté), elle a mené un projet de recherche sur les donneurs et donneuses de gamètes qui ont été contactés par une personne issue de leur don. En décembre 2024, elle a rejoint l'ANR NorPro en tant que chercheure postdoctorale. Elle s'intéresse au processus de recrutement des donneurs et donneuses de gamètes en France. Ses travaux s'inscrivent à la suite des recherches portant sur les pluriparentalités, l'anthropologie du corps de la personne et des savoirs et les études de genre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Martin a fait partie de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Origines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (n°ANR-18-CE26-0012) et du projet </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFODON</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (partenariat APHM-CNRS, Agence de Biomédecine AOR n°2018 A02515 50). Elle a été membre de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire du Canada sur la procréation pour autrui et les liens familiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariat de recherche Familles en mouvance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Elle a cofondé le groupe </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnCoRe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et participe au </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau international de recherche sur la famille et la parenté ANTHERA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au groupe de recherche international </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNADialogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR NorPro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (n°ANR-22-CE41-0001) et au projet ANR AdoptRisk (n°ANR-25-CE27-0821-01).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenté d'après le don : une approche relationnelle du vécu des personnes conçues par don de sperme (France, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales Paris, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04080388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclosing donor conception: A mixed methods study exploring the experience and attitudes of French sperm donor-conceived adults born within heterosexual couples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Gallissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Daoud-Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52 (4), pp.105474. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2026.105474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Lifelong Decision”: A Qualitative Study of Retrospective Perceptions Held by Egg and Sperm Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.104986. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2025.104986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'ai accidentellement couché avec mon frère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Enfants et descendants, des acteurs de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sophie Sarcinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093984ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mehl, La PMA déconfinée. La révision de la loi de bioéthique en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être issu·e·s du même don : partager des &amp;quot;origines&amp;quot; en assistance médicale à la procréation avec tiers donneur (Royaume-Uni, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Penser les "origines" dans les familles contemporaines: perspectives internationales, 37, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la parenté. Une réflexion sur l'usage des marges dans les études contemporaines sur la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Malmanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anélie Prudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Alondra Nelson, The social life of DNA. Race, reparations, and reconciliation after the genome, Boston (Ma), Beacon Press, 2016, 200 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, personne et genre : pour une approche relationnelle des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Encore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Aux frontières de la parenté. Un éclairage par les marges, 32, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who do I look like?&amp;quot;: Kinning and resemblance in the experience of French donor conceived adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Focus. Kinning and De-Kinning: Rethinking Kinship and Relatedness from its Edges, 6 (2), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14672/ada2019157845-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins de la parenté : le don d’engendrement vu par les personnes qui en sont issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Demartini (dir.), « Dire l'inceste », Sociétés & Représentations, n° 42, Automne 2016, 268 p., Paris, Publications de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are we to each other? The limits of DNA in the search for origins in donor conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mundane Genomics: DNA after the Hype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et descendants, des acteurs de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sophie Sarcinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (2), pp.1-222, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la parenté [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Malmanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glitched schedules: How time exposes social and professional tensions in gamete donor recruitment at French ART centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'EASA 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2026, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un père et un donneur de sperme : l'expérience d'une coexistence difficile à penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Regards croisés sur la petite enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison des Sciences de l'Homme, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver l’équilibre : recruter les donneurs et donneuses de gamètes dans les centres d’AMP français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de la procréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Oct 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don comme pratique sociale : Retour d'expérience des personnes concernées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Salon de Gynécologie-obstétrique Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations collatérales au prisme du don de gamètes : par-delà la dichotomie biologique vs. social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Familles et individus en Europe (époque moderne et contemporaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, May 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience des donneurs et donneuses de gamètes : le point de vue de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours "Procréation pour autrui et dynamique familiale", Programme court de 2e cycle sur l'infertilité et la procréation assistée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec en Outaouais, Feb 2026, Gatineau (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et ils vont bien ? » Évaluer le dossier des candidat·es au don dans les centres d’AMP français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès international de l’Association Française d’Ethnologie et d’Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Oct 2026, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer les transmissions, évaluer les émotions : le recrutement des donneurs et donneuses de gamètes dans les centres d'AMP français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Corps en flux : Émotions et fluides corporels dans le domaine de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison des Sciences de l'Homme, May 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN des origines : les coulisses d'une formule pas tout à fait magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie et d'anthropologie sociale (IDEAS), Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de donneurs et donneuses de gamètes qui ont été contactés par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INFOGYN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor conception in France: Landmarks and reflections for international comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third party assisted reproduction: Making connections across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morgan Centre Conversations; ConnecteDNA; University of Manchester, Apr 2025, Manchester (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après : l’expérience des donneurs et donneuses de gamètes qui ont été contacté·es par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transmissions Incertaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Mar 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de donneurs et donneuses contactés par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Fédération française d'étude de la reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française d'étude de la reproduction, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we say? Egg and Sperm Donors Making Sense of Their Connection With People Born From Their Donations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Sociological Association; University of Manchester, Apr 2025, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux relationnels du don de gamètes. Le point de vue de l'anthropologie de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DES de gynécologie (séminaire de Mikaël Agopiantz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2025, Nancy (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le don trouble les relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le don : dimension sociales, pratiques médicales, questions éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADES (UMR 7268); Groupe Interacadémique pour le développement; Ville de Marseille; Musée d'Histoire de Marseille; Etablissement Français du Sang, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations créées par le don de gamètes : procréation, parenté, temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Anthropologie Sociale (LISST-CAS), Feb 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’anonymat : l’expérience des donneurs et donneuses de gamètes contacté·es par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'été sur la procréation assistée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire de recherche du Canada sur la procréation pour autrui et les liens familiaux; Chaire de recherche du Canada en politique de la reproduction; Laboratoire d’étude du couple; Partenariat de recherche Familles en mouvance, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake&amp;quot; Participants: Ethical Challenges of Online Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ethics and Methodological Challenges in Anthropology (Online Roudntables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Oct 2024, Bologna Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;relations mystérieuses&amp;quot; : qualifier les contacts entre les donneurs et donneuses de gamètes et les personnes issues de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are We To Each Other? The Limits of DNA in Donor Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Society: Critical Perspectives on Commercial DNA Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Nov 2024, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Anonymity to Availability: Exploring Contacts Between Formerly Anonymous Gamete Donors and their Donor Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AAA/CASCA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association; Canadian Anthropology Society, Nov 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I commit myself to being available”: anonymous sperm donors experiencing contacts with donor offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary conference on men and masculinities 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Men's Studies Association, Jun 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer le don au temps de la parenté : la place ambivalente accordée aux donneurs de sperme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parenté par les enfants : interroger la descendance, Université d’automne de l’ANR Origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Origines; Centre Norbert Elias, Sep 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résultats de test ADN à un savoir sur les origines : les ambivalences de la généalogie génétique en AMP avec tiers donneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique et Parenté: séminaire du Groupe de travail interdisciplinaire "3M" (Maladies rares, Méditerranée, Mutation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut SoMuM, Aix-Marseille Université; Institut MarMaRa, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps refigurés : le don de sperme raconté par les personnes qui en sont issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le commun et le singulier. Le rôle du corps dans la constitution des personnes et des groupes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Courduriès; Lora Labarère; Elise Marcia; Audrey Seyda Rousseau; Université Toulouse Jean-Jaurès, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes conçues par don et donneurs : de l’anonymat à la rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "Anthropologie de la filiation, anthropologie de l'enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Courduriès; Mélanie Jacquemin; Université Toulouse Jean Jaurès, Département d'anthropologie, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines dans l'ADN ? Le cas des adultes conçu·e·s par don cherchant leurs &amp;quot;origines&amp;quot; par la généalogie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens des « origines » : appartenances, affiliations, relations : séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Martial; Ecole des Hautes Etudes en Sciences Sociales (EHESS), Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pères et donneurs au regard des discours sur la ressemblances : sentiment de soi et re-kinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Le sens des « origines » : appartenances, affiliations, relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Martial; Ecole des Hautes Etudes en Sciences Sociales (EHESS), Apr 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond genes: identifying donor siblings through DNA-testing in the experience of sperm donor conceived adults (England, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The complicated relationship between genetic relatedness, the family, and the state"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Disa Helander; Daniela Cutas; CFA, Umeå University, May 2020, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;origines&amp;quot; en partage. Être issu·e du même don de sperme en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Transmission et Parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're half of that person genetically&amp;quot;: searching for origins in the experience of sperm donor conceived adults (UK, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EASA Biennial Conference, panel nr. 161 "Rethinking margins through personhood"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and DNA: experience of sperm donor conceived adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’AMP : entre enjeux de parenté, de santé et d’identité (journée d'étude), EHESS, Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de centimorgans. Pratiques généalogiques d'adultes conçu·e·s par don de sperme en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la généalogie. Diffusions et transformations d'une pratique amateur à l'échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme EnJeuX; Temps, Mondes, Sociétés (TEMOS, FRE 2015), Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces étrangers qui partagent la moitié de moi&amp;quot; : Recherche des origines et ADN chez les adultes conçu·e·s par don de sperme (Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les "origines" dans les familles contemporaines : comparaison France-Québec et perspectives internationales, ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabel Côté; Agnès Martial; Kévin Lavoie, May 2019, Gâtineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines, savoir et relations dans le vécu des adultes conçu·e·s par don de sperme (France, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Scientifique du CNRS : "Famille et parenté : permanences, transformations, traitements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Roux; Jérôme Courduriès; Anne-Sophie Vozari; Centre National pour la Recherche Scientifique (CNRS); ANR Ethopol; LISST, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Who do I look like?” Body, identity and relatedness for donor conceived adults in an anonymous context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Human bodies, Antibodies and other bodies", Durham Annual Post-graduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Durham University, Apr 2018, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher ses origines (ou pas) : parcours d’adultes conçu·e·s par don de sperme en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mon corps m'appartient" (?) L'enjeu du corps et l'apport des sciences sociales au débat bioéthique (journée d'étude), EHESS, Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Théry; Laurence Hérault; Agnès Martial, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et transmission aux confins de la parenté : le cas des personnes issues de don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations familiales et reconfigurations de la parenté. Journées d'étude : Dimension sexuée de la vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias; Ecole des Hautes Etudes en Sciences Sociales, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right Age to Tell?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Metzler-Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHRE 37th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do gamete donors react when they are contacted by someone born from their donation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le contact entre les donneur·ses de gamètes et les personnes issues de leur don prend-il forme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts: Stories from Egg and Sperm Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Andrieu de Lévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Masri-Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts : Récits de donneurs et donneuses de gamètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Andrieu de Lévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Masri-Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Contacts Between Gamete Donors and Donor-Conceived People Unfold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les donneur·ses de gamètes réagissent-iels quand iels sont contacté·es par une personne issue de leur don ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD3B63BF"/>
+    <w:nsid w:val="8E3372DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3787-496X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrenorbertelias.cnrs.fr/equipes-de-recherche/anais-martin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE26-0012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.ap-hm.fr/les-pratiques-d-information-dans-le-recours-au-don-de-gametes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crcppa.uqo.ca/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.partenariat-familles.inrs.ca/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encore.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redeanthera.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oulu.fi/en/research-groups/dnadialogues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrnorpro.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallissian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daoud-Deveze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnisci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Faust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2026.105474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desjardins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2025.104986" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sophie Sarcinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093984ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2019157845-62" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738776v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Belleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Andrieu de L&#233;vis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Masri-Clermont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3787-496X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrenorbertelias.cnrs.fr/equipes-de-recherche/anais-martin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE26-0012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.ap-hm.fr/les-pratiques-d-information-dans-le-recours-au-don-de-gametes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crcppa.uqo.ca/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.partenariat-familles.inrs.ca/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encore.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redeanthera.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oulu.fi/en/research-groups/dnadialogues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrnorpro.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallissian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daoud-Deveze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnisci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Faust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2026.105474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desjardins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2025.104986" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sophie Sarcinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093984ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2019157845-62" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004775v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447787v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433677v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Belleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Andrieu de L&#233;vis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Masri-Clermont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>