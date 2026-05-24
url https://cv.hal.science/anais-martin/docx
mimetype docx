--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaïs Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropologue (PhD) - Post-doctorante au sein de l'ANR Norpro (CNRS, LISST-CAS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anais-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3787-496X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en anthropologie (EHESS, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Norbert Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Marseille ; contrat doctoral 2016-2019), Anaïs Martin travaille sur l'assistance médicale à la procréation avec tiers donneur. Elle a réalisé sa thèse sur le vécu des adultes conçus par don de sperme anonyme entre les années 1940 et 1990 en France et en Angleterre. Elle s'est plus particulièrement intéressée aux relations créées par le don, tant au sein des familles ayant eu recours à un don qu'avec les figures additionnelles que sont le donneur et les personnes issues du même don. De 2022 à 2024, dans le cadre d'un contrat post-doctoral au sein de la Chaire de recherche du Canada sur la procréation pour autrui et les liens familiaux (dir. Isabel Côté), elle a mené un projet de recherche sur les donneurs et donneuses de gamètes qui ont été contactés par une personne issue de leur don. En décembre 2024, elle a rejoint l'ANR NorPro en tant que chercheure postdoctorale. Elle s'intéresse au processus de recrutement des donneurs et donneuses de gamètes en France. Ses travaux s'inscrivent à la suite des recherches portant sur les pluriparentalités, l'anthropologie du corps de la personne et des savoirs et les études de genre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Martin a fait partie de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Origines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (n°ANR-18-CE26-0012) et du projet </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFODON</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (partenariat APHM-CNRS, Agence de Biomédecine AOR n°2018 A02515 50). Elle a été membre de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire du Canada sur la procréation pour autrui et les liens familiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariat de recherche Familles en mouvance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Elle a cofondé le groupe </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnCoRe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et participe au </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau international de recherche sur la famille et la parenté ANTHERA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au groupe de recherche international </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNADialogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR NorPro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (n°ANR-22-CE41-0001) et au projet ANR AdoptRisk (n°ANR-25-CE27-0821-01).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenté d'après le don : une approche relationnelle du vécu des personnes conçues par don de sperme (France, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales Paris, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04080388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclosing donor conception: A mixed methods study exploring the experience and attitudes of French sperm donor-conceived adults born within heterosexual couples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Gallissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Daoud-Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52 (4), pp.105474. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2026.105474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Lifelong Decision”: A Qualitative Study of Retrospective Perceptions Held by Egg and Sperm Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.104986. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2025.104986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'ai accidentellement couché avec mon frère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Enfants et descendants, des acteurs de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sophie Sarcinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093984ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mehl, La PMA déconfinée. La révision de la loi de bioéthique en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être issu·e·s du même don : partager des &amp;quot;origines&amp;quot; en assistance médicale à la procréation avec tiers donneur (Royaume-Uni, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Penser les "origines" dans les familles contemporaines: perspectives internationales, 37, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la parenté. Une réflexion sur l'usage des marges dans les études contemporaines sur la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Malmanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anélie Prudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Alondra Nelson, The social life of DNA. Race, reparations, and reconciliation after the genome, Boston (Ma), Beacon Press, 2016, 200 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, personne et genre : pour une approche relationnelle des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Encore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Aux frontières de la parenté. Un éclairage par les marges, 32, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who do I look like?&amp;quot;: Kinning and resemblance in the experience of French donor conceived adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Focus. Kinning and De-Kinning: Rethinking Kinship and Relatedness from its Edges, 6 (2), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14672/ada2019157845-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins de la parenté : le don d’engendrement vu par les personnes qui en sont issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Demartini (dir.), « Dire l'inceste », Sociétés & Représentations, n° 42, Automne 2016, 268 p., Paris, Publications de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are we to each other? The limits of DNA in the search for origins in donor conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mundane Genomics: DNA after the Hype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et descendants, des acteurs de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sophie Sarcinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (2), pp.1-222, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la parenté [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Malmanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glitched schedules: How time exposes social and professional tensions in gamete donor recruitment at French ART centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'EASA 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2026, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un père et un donneur de sperme : l'expérience d'une coexistence difficile à penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Regards croisés sur la petite enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison des Sciences de l'Homme, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver l’équilibre : recruter les donneurs et donneuses de gamètes dans les centres d’AMP français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de la procréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Oct 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don comme pratique sociale : Retour d'expérience des personnes concernées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Salon de Gynécologie-obstétrique Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations collatérales au prisme du don de gamètes : par-delà la dichotomie biologique vs. social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Familles et individus en Europe (époque moderne et contemporaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, May 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience des donneurs et donneuses de gamètes : le point de vue de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours "Procréation pour autrui et dynamique familiale", Programme court de 2e cycle sur l'infertilité et la procréation assistée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec en Outaouais, Feb 2026, Gatineau (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et ils vont bien ? » Évaluer le dossier des candidat·es au don dans les centres d’AMP français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès international de l’Association Française d’Ethnologie et d’Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Oct 2026, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer les transmissions, évaluer les émotions : le recrutement des donneurs et donneuses de gamètes dans les centres d'AMP français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Corps en flux : Émotions et fluides corporels dans le domaine de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison des Sciences de l'Homme, May 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN des origines : les coulisses d'une formule pas tout à fait magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie et d'anthropologie sociale (IDEAS), Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de donneurs et donneuses de gamètes qui ont été contactés par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INFOGYN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor conception in France: Landmarks and reflections for international comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third party assisted reproduction: Making connections across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morgan Centre Conversations; ConnecteDNA; University of Manchester, Apr 2025, Manchester (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après : l’expérience des donneurs et donneuses de gamètes qui ont été contacté·es par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transmissions Incertaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Mar 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de donneurs et donneuses contactés par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Fédération française d'étude de la reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française d'étude de la reproduction, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we say? Egg and Sperm Donors Making Sense of Their Connection With People Born From Their Donations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Sociological Association; University of Manchester, Apr 2025, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux relationnels du don de gamètes. Le point de vue de l'anthropologie de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DES de gynécologie (séminaire de Mikaël Agopiantz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2025, Nancy (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le don trouble les relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le don : dimension sociales, pratiques médicales, questions éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADES (UMR 7268); Groupe Interacadémique pour le développement; Ville de Marseille; Musée d'Histoire de Marseille; Etablissement Français du Sang, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations créées par le don de gamètes : procréation, parenté, temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Anthropologie Sociale (LISST-CAS), Feb 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’anonymat : l’expérience des donneurs et donneuses de gamètes contacté·es par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'été sur la procréation assistée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire de recherche du Canada sur la procréation pour autrui et les liens familiaux; Chaire de recherche du Canada en politique de la reproduction; Laboratoire d’étude du couple; Partenariat de recherche Familles en mouvance, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake&amp;quot; Participants: Ethical Challenges of Online Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ethics and Methodological Challenges in Anthropology (Online Roudntables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Oct 2024, Bologna Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;relations mystérieuses&amp;quot; : qualifier les contacts entre les donneurs et donneuses de gamètes et les personnes issues de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are We To Each Other? The Limits of DNA in Donor Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Society: Critical Perspectives on Commercial DNA Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Nov 2024, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Anonymity to Availability: Exploring Contacts Between Formerly Anonymous Gamete Donors and their Donor Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AAA/CASCA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association; Canadian Anthropology Society, Nov 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I commit myself to being available”: anonymous sperm donors experiencing contacts with donor offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary conference on men and masculinities 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Men's Studies Association, Jun 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer le don au temps de la parenté : la place ambivalente accordée aux donneurs de sperme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parenté par les enfants : interroger la descendance, Université d’automne de l’ANR Origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Origines; Centre Norbert Elias, Sep 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résultats de test ADN à un savoir sur les origines : les ambivalences de la généalogie génétique en AMP avec tiers donneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique et Parenté: séminaire du Groupe de travail interdisciplinaire "3M" (Maladies rares, Méditerranée, Mutation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut SoMuM, Aix-Marseille Université; Institut MarMaRa, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps refigurés : le don de sperme raconté par les personnes qui en sont issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le commun et le singulier. Le rôle du corps dans la constitution des personnes et des groupes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Courduriès; Lora Labarère; Elise Marcia; Audrey Seyda Rousseau; Université Toulouse Jean-Jaurès, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes conçues par don et donneurs : de l’anonymat à la rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "Anthropologie de la filiation, anthropologie de l'enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Courduriès; Mélanie Jacquemin; Université Toulouse Jean Jaurès, Département d'anthropologie, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines dans l'ADN ? Le cas des adultes conçu·e·s par don cherchant leurs &amp;quot;origines&amp;quot; par la généalogie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens des « origines » : appartenances, affiliations, relations : séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Martial; Ecole des Hautes Etudes en Sciences Sociales (EHESS), Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pères et donneurs au regard des discours sur la ressemblances : sentiment de soi et re-kinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Le sens des « origines » : appartenances, affiliations, relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Martial; Ecole des Hautes Etudes en Sciences Sociales (EHESS), Apr 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond genes: identifying donor siblings through DNA-testing in the experience of sperm donor conceived adults (England, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The complicated relationship between genetic relatedness, the family, and the state"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Disa Helander; Daniela Cutas; CFA, Umeå University, May 2020, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;origines&amp;quot; en partage. Être issu·e du même don de sperme en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Transmission et Parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're half of that person genetically&amp;quot;: searching for origins in the experience of sperm donor conceived adults (UK, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EASA Biennial Conference, panel nr. 161 "Rethinking margins through personhood"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and DNA: experience of sperm donor conceived adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’AMP : entre enjeux de parenté, de santé et d’identité (journée d'étude), EHESS, Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de centimorgans. Pratiques généalogiques d'adultes conçu·e·s par don de sperme en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la généalogie. Diffusions et transformations d'une pratique amateur à l'échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme EnJeuX; Temps, Mondes, Sociétés (TEMOS, FRE 2015), Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces étrangers qui partagent la moitié de moi&amp;quot; : Recherche des origines et ADN chez les adultes conçu·e·s par don de sperme (Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les "origines" dans les familles contemporaines : comparaison France-Québec et perspectives internationales, ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabel Côté; Agnès Martial; Kévin Lavoie, May 2019, Gâtineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines, savoir et relations dans le vécu des adultes conçu·e·s par don de sperme (France, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Scientifique du CNRS : "Famille et parenté : permanences, transformations, traitements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Roux; Jérôme Courduriès; Anne-Sophie Vozari; Centre National pour la Recherche Scientifique (CNRS); ANR Ethopol; LISST, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Who do I look like?” Body, identity and relatedness for donor conceived adults in an anonymous context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Human bodies, Antibodies and other bodies", Durham Annual Post-graduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Durham University, Apr 2018, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher ses origines (ou pas) : parcours d’adultes conçu·e·s par don de sperme en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mon corps m'appartient" (?) L'enjeu du corps et l'apport des sciences sociales au débat bioéthique (journée d'étude), EHESS, Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Théry; Laurence Hérault; Agnès Martial, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et transmission aux confins de la parenté : le cas des personnes issues de don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations familiales et reconfigurations de la parenté. Journées d'étude : Dimension sexuée de la vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias; Ecole des Hautes Etudes en Sciences Sociales, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right Age to Tell?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Metzler-Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHRE 37th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do gamete donors react when they are contacted by someone born from their donation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le contact entre les donneur·ses de gamètes et les personnes issues de leur don prend-il forme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts: Stories from Egg and Sperm Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Andrieu de Lévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Masri-Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts : Récits de donneurs et donneuses de gamètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Andrieu de Lévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Masri-Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Contacts Between Gamete Donors and Donor-Conceived People Unfold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les donneur·ses de gamètes réagissent-iels quand iels sont contacté·es par une personne issue de leur don ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaïs Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropologue (PhD) - Post-doctorante au sein de l'ANR Norpro (CNRS, LISST-CAS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anais-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3787-496X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en anthropologie (EHESS, Centre Norbert Elias, Marseille ; contrat doctoral 2016-2019), Anaïs Martin travaille sur les formes contemporaines de parenté dans les sociétés euro-américaines, ainsi que les relations et savoirs développés sur et par la procréation. Elle a notamment consacré ses travaux au don de gamètes, en réalisant une thèse sur le vécu des adultes conçus par don de sperme anonyme entre les années 1940 et 1990 en France et en Angleterre. De 2022 à 2024, dans le cadre d'un contrat post-doctoral au sein de la Chaire de recherche du Canada sur la procréation pour autrui et les liens familiaux (dir. Isabel Côté), elle a ensuite mené une recherche sur les donneurs et donneuses de gamètes qui ont été contactés par une personne issue de leur don. De 2024 à mai 2026, elle a rejoint l'ANR NorPro pour étudier le processus de recrutement des donneurs et donneuses de gamètes dans les centres de procréation médicalement assistée en France. A partir de juin 2026, dans le cadre d'un projet co-financé par l'Observatoire national de la protection de l'enfance et la Caisse national des allocations familiales (dir. Agnès Martial), elle élargira ses intérêts de recherche en effectuant une enquête sur les outils informels de la recherche des origines utilisées par les personnes adoptées française, en se concentrant plus particulièrement aux pratiques d'accompagnement se développant autour des tests ADN direct-to-consumer. Ses travaux s'inscrivent à la suite des recherches portant sur les pluriparentalités, l'anthropologie du corps de la personne et des savoirs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Martin a fait partie de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Origines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (n°ANR-18-CE26-0012) et du projet </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFODON</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (partenariat APHM-CNRS, Agence de Biomédecine AOR n°2018 A02515 50). Elle a été membre de la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire du Canada sur la procréation pour autrui et les liens familiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariat de recherche Familles en mouvance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Elle a cofondé le groupe </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnCoRe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et participe au </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau international de recherche sur la famille et la parenté ANTHERA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au groupe de recherche international </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNADialogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au projet </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR NorPro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (n°ANR-22-CE41-0001) et au projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR AdoptRisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (n°ANR-25-CE27-0821-01).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenté d'après le don : une approche relationnelle du vécu des personnes conçues par don de sperme (France, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales Paris, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04080388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclosing donor conception: A mixed methods study exploring the experience and attitudes of French sperm donor-conceived adults born within heterosexual couples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Gallissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Daoud-Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52 (4), pp.105474. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2026.105474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Lifelong Decision”: A Qualitative Study of Retrospective Perceptions Held by Egg and Sperm Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.104986. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2025.104986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'ai accidentellement couché avec mon frère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Enfants et descendants, des acteurs de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sophie Sarcinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093984ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mehl, La PMA déconfinée. La révision de la loi de bioéthique en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être issu·e·s du même don : partager des &amp;quot;origines&amp;quot; en assistance médicale à la procréation avec tiers donneur (Royaume-Uni, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Penser les "origines" dans les familles contemporaines: perspectives internationales, 37, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la parenté. Une réflexion sur l'usage des marges dans les études contemporaines sur la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Malmanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures sur le thème : Jérôme Baschet Corps et âmes : une histoire de la personne au Moyen Âge Paris, Flammarion, coll. « Au fil de l’histoire », 2016, 408 p. comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anélie Prudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.202.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Alondra Nelson, The social life of DNA. Race, reparations, and reconciliation after the genome, Boston (Ma), Beacon Press, 2016, 200 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté, personne et genre : pour une approche relationnelle des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Encore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Aux frontières de la parenté. Un éclairage par les marges, 32, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who do I look like?&amp;quot;: Kinning and resemblance in the experience of French donor conceived adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Focus. Kinning and De-Kinning: Rethinking Kinship and Relatedness from its Edges, 6 (2), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14672/ada2019157845-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins de la parenté : le don d’engendrement vu par les personnes qui en sont issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Demartini (dir.), « Dire l'inceste », Sociétés & Représentations, n° 42, Automne 2016, 268 p., Paris, Publications de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are we to each other? The limits of DNA in the search for origins in donor conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mundane Genomics: DNA after the Hype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et descendants, des acteurs de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sophie Sarcinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (2), pp.1-222, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la parenté [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Linconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Malmanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glitched schedules: How time exposes social and professional tensions in gamete donor recruitment at French ART centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'EASA 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2026, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un père et un donneur de sperme : l'expérience d'une coexistence difficile à penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Regards croisés sur la petite enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison des Sciences de l'Homme, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don comme pratique sociale : Retour d'expérience des personnes concernées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Salon de Gynécologie-obstétrique Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations collatérales au prisme du don de gamètes : par-delà la dichotomie biologique vs. social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Familles et individus en Europe (époque moderne et contemporaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, May 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver l’équilibre : recruter les donneurs et donneuses de gamètes dans les centres d’AMP français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de la procréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Oct 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience des donneurs et donneuses de gamètes : le point de vue de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours "Procréation pour autrui et dynamique familiale", Programme court de 2e cycle sur l'infertilité et la procréation assistée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec en Outaouais, Feb 2026, Gatineau (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et ils vont bien ? » Évaluer le dossier des candidat·es au don dans les centres d’AMP français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès international de l’Association Française d’Ethnologie et d’Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Oct 2026, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer les transmissions, évaluer les émotions : le recrutement des donneurs et donneuses de gamètes dans les centres d'AMP français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Corps en flux : Émotions et fluides corporels dans le domaine de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison des Sciences de l'Homme, May 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de donneurs et donneuses de gamètes qui ont été contactés par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INFOGYN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN des origines : les coulisses d'une formule pas tout à fait magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie et d'anthropologie sociale (IDEAS), Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor conception in France: Landmarks and reflections for international comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third party assisted reproduction: Making connections across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morgan Centre Conversations; ConnecteDNA; University of Manchester, Apr 2025, Manchester (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après : l’expérience des donneurs et donneuses de gamètes qui ont été contacté·es par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transmissions Incertaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Mar 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de donneurs et donneuses contactés par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Fédération française d'étude de la reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française d'étude de la reproduction, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux relationnels du don de gamètes. Le point de vue de l'anthropologie de la parenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DES de gynécologie (séminaire de Mikaël Agopiantz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2025, Nancy (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we say? Egg and Sperm Donors Making Sense of Their Connection With People Born From Their Donations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Sociological Association; University of Manchester, Apr 2025, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le don trouble les relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le don : dimension sociales, pratiques médicales, questions éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADES (UMR 7268); Groupe Interacadémique pour le développement; Ville de Marseille; Musée d'Histoire de Marseille; Etablissement Français du Sang, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations créées par le don de gamètes : procréation, parenté, temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Anthropologie Sociale (LISST-CAS), Feb 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’anonymat : l’expérience des donneurs et donneuses de gamètes contacté·es par une personne issue de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'été sur la procréation assistée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire de recherche du Canada sur la procréation pour autrui et les liens familiaux; Chaire de recherche du Canada en politique de la reproduction; Laboratoire d’étude du couple; Partenariat de recherche Familles en mouvance, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake&amp;quot; Participants: Ethical Challenges of Online Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ethics and Methodological Challenges in Anthropology (Online Roudntables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Oct 2024, Bologna Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;relations mystérieuses&amp;quot; : qualifier les contacts entre les donneurs et donneuses de gamètes et les personnes issues de leur don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are We To Each Other? The Limits of DNA in Donor Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Society: Critical Perspectives on Commercial DNA Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Nov 2024, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Anonymity to Availability: Exploring Contacts Between Formerly Anonymous Gamete Donors and their Donor Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AAA/CASCA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association; Canadian Anthropology Society, Nov 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I commit myself to being available”: anonymous sperm donors experiencing contacts with donor offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary conference on men and masculinities 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Men's Studies Association, Jun 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résultats de test ADN à un savoir sur les origines : les ambivalences de la généalogie génétique en AMP avec tiers donneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique et Parenté: séminaire du Groupe de travail interdisciplinaire "3M" (Maladies rares, Méditerranée, Mutation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut SoMuM, Aix-Marseille Université; Institut MarMaRa, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer le don au temps de la parenté : la place ambivalente accordée aux donneurs de sperme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parenté par les enfants : interroger la descendance, Université d’automne de l’ANR Origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Origines; Centre Norbert Elias, Sep 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps refigurés : le don de sperme raconté par les personnes qui en sont issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le commun et le singulier. Le rôle du corps dans la constitution des personnes et des groupes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Courduriès; Lora Labarère; Elise Marcia; Audrey Seyda Rousseau; Université Toulouse Jean-Jaurès, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes conçues par don et donneurs : de l’anonymat à la rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "Anthropologie de la filiation, anthropologie de l'enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Courduriès; Mélanie Jacquemin; Université Toulouse Jean Jaurès, Département d'anthropologie, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines dans l'ADN ? Le cas des adultes conçu·e·s par don cherchant leurs &amp;quot;origines&amp;quot; par la généalogie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens des « origines » : appartenances, affiliations, relations : séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Martial; Ecole des Hautes Etudes en Sciences Sociales (EHESS), Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pères et donneurs au regard des discours sur la ressemblances : sentiment de soi et re-kinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Le sens des « origines » : appartenances, affiliations, relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Martial; Ecole des Hautes Etudes en Sciences Sociales (EHESS), Apr 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond genes: identifying donor siblings through DNA-testing in the experience of sperm donor conceived adults (England, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The complicated relationship between genetic relatedness, the family, and the state"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Disa Helander; Daniela Cutas; CFA, Umeå University, May 2020, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;origines&amp;quot; en partage. Être issu·e du même don de sperme en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Transmission et Parenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're half of that person genetically&amp;quot;: searching for origins in the experience of sperm donor conceived adults (UK, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EASA Biennial Conference, panel nr. 161 "Rethinking margins through personhood"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and DNA: experience of sperm donor conceived adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’AMP : entre enjeux de parenté, de santé et d’identité (journée d'étude), EHESS, Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de centimorgans. Pratiques généalogiques d'adultes conçu·e·s par don de sperme en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la généalogie. Diffusions et transformations d'une pratique amateur à l'échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme EnJeuX; Temps, Mondes, Sociétés (TEMOS, FRE 2015), Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces étrangers qui partagent la moitié de moi&amp;quot; : Recherche des origines et ADN chez les adultes conçu·e·s par don de sperme (Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les "origines" dans les familles contemporaines : comparaison France-Québec et perspectives internationales, ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabel Côté; Agnès Martial; Kévin Lavoie, May 2019, Gâtineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines, savoir et relations dans le vécu des adultes conçu·e·s par don de sperme (France, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Scientifique du CNRS : "Famille et parenté : permanences, transformations, traitements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Roux; Jérôme Courduriès; Anne-Sophie Vozari; Centre National pour la Recherche Scientifique (CNRS); ANR Ethopol; LISST, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Who do I look like?” Body, identity and relatedness for donor conceived adults in an anonymous context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Human bodies, Antibodies and other bodies", Durham Annual Post-graduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Durham University, Apr 2018, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher ses origines (ou pas) : parcours d’adultes conçu·e·s par don de sperme en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mon corps m'appartient" (?) L'enjeu du corps et l'apport des sciences sociales au débat bioéthique (journée d'étude), EHESS, Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Théry; Laurence Hérault; Agnès Martial, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et transmission aux confins de la parenté : le cas des personnes issues de don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations familiales et reconfigurations de la parenté. Journées d'étude : Dimension sexuée de la vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias; Ecole des Hautes Etudes en Sciences Sociales, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right Age to Tell?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Metzler-Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHRE 37th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do gamete donors react when they are contacted by someone born from their donation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le contact entre les donneur·ses de gamètes et les personnes issues de leur don prend-il forme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts: Stories from Egg and Sperm Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Andrieu de Lévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Masri-Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts : Récits de donneurs et donneuses de gamètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Andrieu de Lévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Masri-Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Contacts Between Gamete Donors and Donor-Conceived People Unfold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les donneur·ses de gamètes réagissent-iels quand iels sont contacté·es par une personne issue de leur don ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Belleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E3372DB"/>
+    <w:nsid w:val="BACF2DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3787-496X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrenorbertelias.cnrs.fr/equipes-de-recherche/anais-martin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE26-0012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.ap-hm.fr/les-pratiques-d-information-dans-le-recours-au-don-de-gametes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crcppa.uqo.ca/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.partenariat-familles.inrs.ca/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encore.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redeanthera.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oulu.fi/en/research-groups/dnadialogues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrnorpro.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallissian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daoud-Deveze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnisci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Faust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2026.105474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desjardins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2025.104986" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sophie Sarcinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093984ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2019157845-62" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004775v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447787v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433677v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Belleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Andrieu de L&#233;vis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Masri-Clermont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anais-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3787-496X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE26-0012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.ap-hm.fr/les-pratiques-d-information-dans-le-recours-au-don-de-gametes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crcppa.uqo.ca/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.partenariat-familles.inrs.ca/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://encore.hypotheses.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redeanthera.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oulu.fi/en/research-groups/dnadialogues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrnorpro.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.univ-angers.fr/adoptrisk/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallissian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daoud-Deveze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnisci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Faust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2026.105474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desjardins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2025.104986" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sophie Sarcinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093984ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2019157845-62" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608352v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447787v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433677v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Belleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Andrieu de L&#233;vis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Masri-Clermont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>