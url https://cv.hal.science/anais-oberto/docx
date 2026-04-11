--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -942,428 +942,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is in SIMBAD?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term Management of 1000s of All-Sky Reference Data Sets Using the HiPS Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887739v1</w:t>
+                <w:t xml:space="preserve">hal-02993708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Management of 1000s of All-Sky Reference Data Sets Using the HiPS Network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is in SIMBAD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizick Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993708v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working Together at CDS: The Symbiosis Between Astronomers, Documentalists, and IT Specialists</w:t>
+                <w:t xml:space="preserve">An Hierarchical Approach to Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boch</w:t>
+                <w:t xml:space="preserve">M. G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonnarel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Buga</w:t>
+                <w:t xml:space="preserve">P. Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Library and Information Services in Astronomy VII:"Open Science at the Frontiers of Librarianship"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INAF, Jun 2014, Naples, Italy. pp.13</w:t>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888092v1</w:t>
+                <w:t xml:space="preserve">hal-02387849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Bibliographical Feature for SIMBAD: Highlighting the Most Relevant Papers for One Astronomical Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1425,182 +1425,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Hierarchical Approach to Big Data</w:t>
+                <w:t xml:space="preserve">Working Together at CDS: The Symbiosis Between Astronomers, Documentalists, and IT Specialists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G. Allen</w:t>
+                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fernique</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Oberto</w:t>
+                <w:t xml:space="preserve">François Bonnarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Buga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Library and Information Services in Astronomy VII:"Open Science at the Frontiers of Librarianship"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INAF, Jun 2014, Naples, Italy. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387849v1</w:t>
+                <w:t xml:space="preserve">hal-02888092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DJIN: Detection in Journals of Identifiers and Names</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1694,51 +1694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Recognition of Object Names in Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2078,51 +2078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ochsenbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2173,51 +2173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of the CDS Services, SIMBAD, VizieR and Aladin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bienayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CDS Hub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,51 +2818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical progressive surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2965,51 +2965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDS Information Services in the VO era: a status report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3266,51 +3266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3367,285 +3367,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Documentalists Update SIMBAD</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TWiki: A Collaborative Space of Internal Documentation, an Efficient Way to Work Together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Bruneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brunet</w:t>
+                <w:t xml:space="preserve">Evelyne Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Eisele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schaaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">András Holl, Soizick Lesteven, Dianne Dietrich, and Antonella Gasperini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Library and Information Services in Astronomy VII:"Open Science at the Frontiers of Librarianship"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Naples, Italy. ASP Conference Series, 492, pp.47, 2015, Proceedings of a conference held 17-20 June 2014, at Astronomical Observatory of Capodimonte</w:t>
+              <w:t xml:space="preserve">Library and Information Services in Astronomy VII: "Open Science at the Frontiers of Librarianship."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Naples, Italy. ASP Conference Series, 492, pp.216, 2015, Proceedings of a conference held 17-20 June 2014, at Astronomical Observatory of Capodimonte, Naples, Italy 17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888205v1</w:t>
+                <w:t xml:space="preserve">hal-02888018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWiki: A Collaborative Space of Internal Documentation, an Efficient Way to Work Together</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Schaaff</w:t>
+                <w:t xml:space="preserve">How Documentalists Update SIMBAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Buga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Brouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Miguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
+                <w:t xml:space="preserve">Chantal Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">András Holl, Soizick Lesteven, Dianne Dietrich, and Antonella Gasperini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Library and Information Services in Astronomy VII: "Open Science at the Frontiers of Librarianship."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Naples, Italy. ASP Conference Series, 492, pp.216, 2015, Proceedings of a conference held 17-20 June 2014, at Astronomical Observatory of Capodimonte, Naples, Italy 17-20</w:t>
+              <w:t xml:space="preserve">Library and Information Services in Astronomy VII:"Open Science at the Frontiers of Librarianship"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Naples, Italy. ASP Conference Series, 492, pp.47, 2015, Proceedings of a conference held 17-20 June 2014, at Astronomical Observatory of Capodimonte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888018v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3800,51 +3800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oberto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mantelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Oberto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Boiziot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesteven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brouty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Buga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921318007901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernique" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derri&#233;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Woelfel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wenger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ochsenbein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienayme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy X. Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Mazzarella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. van Eyken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac6268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyun Liao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387827v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Pineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526075" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernique Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baumann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Neuville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bruneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Son" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Eisele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oberto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mantelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Oberto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Boiziot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesteven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brouty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Buga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921318007901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernique" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derri&#233;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Woelfel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wenger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ochsenbein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienayme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy X. Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Mazzarella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. van Eyken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac6268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyun Liao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387827v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Pineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526075" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernique Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baumann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Neuville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Son" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Eisele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miguel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bruneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>