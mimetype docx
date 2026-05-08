--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -942,260 +942,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Management of 1000s of All-Sky Reference Data Sets Using the HiPS Network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is in SIMBAD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizick Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993708v1</w:t>
+                <w:t xml:space="preserve">hal-02887739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is in SIMBAD?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term Management of 1000s of All-Sky Reference Data Sets Using the HiPS Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887739v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hierarchical Approach to Big Data</w:t>
               </w:r>
@@ -1319,51 +1319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Bibliographical Feature for SIMBAD: Highlighting the Most Relevant Papers for One Astronomical Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1556,51 +1556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DJIN: Detection in Journals of Identifiers and Names</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1694,51 +1694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Recognition of Object Names in Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2078,51 +2078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ochsenbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2381,340 +2381,604 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems (ADASS) XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDS, Oct 2003, Strasbourg, France. pp.637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 years of CDS, 30 years of Aladin project: status and perspectives of the HiPS ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernique Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CDS homogenisation of metadata from publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizick Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best Practices for Data Publication in the Astronomical Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M. Mazzarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuqin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian C. van Eyken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac6268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving Complex Data in TAP services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyun Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASP Conference series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 527, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSIM: The necessary evolution of a cross-identification tool along with data evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2782,73 +3046,73 @@
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 186, pp.02004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201818602004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical progressive surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2870,119 +3134,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 578, pp.A114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201526075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDS Information Services in the VO era: a status report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3041,321 +3305,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, American Astronomical Society Meeting 203, 35, pp.1240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889102v1</w:t>
-              </w:r>
-[...262 lines deleted...]
-                <w:t xml:space="preserve">hal-03372192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3800,51 +3800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oberto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mantelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Oberto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Boiziot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesteven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brouty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Buga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921318007901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernique" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derri&#233;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Woelfel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wenger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ochsenbein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienayme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy X. Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Mazzarella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. van Eyken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac6268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyun Liao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387827v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Pineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526075" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernique Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baumann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Neuville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Son" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Eisele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miguel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bruneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oberto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mantelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Oberto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Boiziot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesteven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brouty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Buga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921318007901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernique" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derri&#233;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Woelfel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wenger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ochsenbein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienayme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernique Pierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baumann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Neuville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy X. Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmitz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Mazzarella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. van Eyken" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac6268" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyun Liao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Pineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526075" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Son" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Eisele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miguel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bruneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>