--- v0 (2026-04-07)
+++ v1 (2026-05-15)
@@ -179,51 +179,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Masquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>