--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -127,866 +127,866 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring how sucrose-colloid selection improves the fertilizing ability of chicken sperm after cryopreservation with glycerol</w:t>
+                <w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 103 (3), pp.103448. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394166v1</w:t>
+                <w:t xml:space="preserve">hal-04575196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol is not suitable for the cryopreservation of quail semen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of oviduct epithelial spheroids for the study of embryo–maternal communication in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Couty</w:t>
+                <w:t xml:space="preserve">Thanya Pranomphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grimaud-Jottreau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071668.2024.2357671⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.113 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04640034v1</w:t>
+                <w:t xml:space="preserve">hal-04514574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of oviduct epithelial spheroids for the study of embryo–maternal communication in cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring how sucrose-colloid selection improves the fertilizing ability of chicken sperm after cryopreservation with glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanya Pranomphon</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.01.022⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (3), pp.103448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514574v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
+                <w:t xml:space="preserve">Glycerol is not suitable for the cryopreservation of quail semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Grimaud-Jottreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (5), pp.625-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2024.2357671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575196v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conditioning of quail embryos has transgenerational and reversible long-term effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Rouger</w:t>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-023-00924-2⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225866v1</w:t>
+                <w:t xml:space="preserve">hal-04356432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Thermal conditioning of quail embryos has transgenerational and reversible long-term effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Cerutti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-023-00924-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356432v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol A and bisphenol S both disrupt ovine granulosa cell steroidogenesis but through different molecular pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1050,77 +1050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is glycerol a good cryoprotectant for sperm cells? New exploration of its toxicity using avian model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,265 +1178,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and fast alternative method to remove glycerol from chicken semen after cryopreservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Avian sperm-borne RNAs: optimisation of a new isolation protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 112, pp.104567. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (5), pp.641-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2023.104567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2023.2220128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524573v1</w:t>
+                <w:t xml:space="preserve">hal-04523922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian sperm-borne RNAs: optimisation of a new isolation protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple and fast alternative method to remove glycerol from chicken semen after cryopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Douet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lih-Ren Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 64 (5), pp.641-649. </w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.104567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071668.2023.2220128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2023.104567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523922v1</w:t>
+                <w:t xml:space="preserve">hal-04524573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
               </w:r>
@@ -1556,77 +1556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken semen cryopreservation: importance of cryoprotectants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 78 (1), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1788,498 +1788,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Changes Associated With Sperm Fertilizing Ability in Meat-Type Roosters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">First insights on seminal extracellular vesicles in chickens of contrasted fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Soler</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thélie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.655866⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161 (5), pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-20-0462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213124v1</w:t>
+                <w:t xml:space="preserve">hal-03163914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First insights on seminal extracellular vesicles in chickens of contrasted fertility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-20-0462⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (488), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163914v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Proteomic Changes Associated With Sperm Fertilizing Ability in Meat-Type Roosters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+                <w:t xml:space="preserve">Aurore Thélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (488), </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.655866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321946v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic thermal manipulation has short and long-term effects on the development and the physiology of the Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho-Vitorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2458,593 +2458,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t>
+                <w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dufort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618369v1</w:t>
+                <w:t xml:space="preserve">hal-02385835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono(2-ethylhexyl) phthalate (MEHP) induces transcriptomic alterations in oocytes and their derived blastocysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A. Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 421, pp.59-73. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2019.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617691v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t>
+                <w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah A. Valentino</w:t>
+                <w:t xml:space="preserve">Isabelle Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (2), pp.163-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185870v1</w:t>
+                <w:t xml:space="preserve">hal-02618369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mono(2-ethylhexyl) phthalate (MEHP) induces transcriptomic alterations in oocytes and their derived blastocysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah-Anne David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 421, pp.59-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385835v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine scavenger receptor class A (SR-A) exhibit specific patterns of regulation in the endometrium during the oestrous cycle and early pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,90 +3134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Reference Genes for Quantitative Gene Expression Studies in Three Tissues of Japanese Quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (3), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3245,329 +3245,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports du séquençage haut-débit sur la connaissance de l’épigénome aviaire</w:t>
+                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Mersch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Foissac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2372⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154452v1</w:t>
+                <w:t xml:space="preserve">hal-02628741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports du séquençage haut-débit sur la connaissance de l’épigénome aviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Seyer</w:t>
+                <w:t xml:space="preserve">Marjorie Mersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (10), pp.3261. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.325-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02628741v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different co-culture systems have the same impact on bovine embryo transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,51 +3683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4063,51 +4063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of STAT1 expression and biological activity reveals interferon-tau-dependent STAT1-regulated SOCS genes in the bovine endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4223,51 +4223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,51 +4335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;SOCS&amp;lt;/em&amp;gt; genes expression during physiological and perturbed implantation in bovine endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4482,51 +4482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOXL2 is regulated during the bovine estrous cycle and its expression in the endometrium is independent of conceptus-derived interferon tau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niamh N. Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,51 +4635,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paternal inheritance: the impact of male stress on offspring in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Teixido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4754,303 +4754,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying glycerol toxicity on frozen chicken sperm and strategies to mitigate it</w:t>
+                <w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652513v1</w:t>
+                <w:t xml:space="preserve">hal-04930760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying glycerol toxicity on frozen chicken sperm and strategies to mitigate it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">16. European Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930760v1</w:t>
+                <w:t xml:space="preserve">hal-04652513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rooster fertility: diagnosis and conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum of Future Farm Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5075,51 +5075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rooster fertility: diagnosis and conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRG, Oct 2024, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5144,77 +5144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal manipulations to improve thermotolerance in avian species: conditions, effects and epigenetic mechanisms involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R&amp;D Update Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hendrix Genetics, Mar 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5239,103 +5239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can incubation conditions improve the resilience of chicken production in Africa and Europe in the context of global warming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hezouwe Metayake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Avicole PanAfricaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WPSA, May 2023, Lomé, Togo. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5354,1033 +5354,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination du glycérol de la semence décongelée de coq par centrifugation dans un gel colloïdal synthétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advantages and limits in the implementation of a sperm cryobank for avian genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. 5 p</w:t>
+              <w:t xml:space="preserve">19. International Congress on Animal Reproduction - ICAR 2020+2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760292v1</w:t>
+                <w:t xml:space="preserve">hal-03759976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of colloidal centrifugation to remove glycerol from chicken frozen-thawed semen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">Mitigating the effects of high temperatures in birds: involvement of epigenetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mermillod</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France. pp.489-489</w:t>
+              <w:t xml:space="preserve">7. Mediterranean Poultry Summit (MPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Cordoue, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760302v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics of semen for fertility prediction in poultry</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Seminar of CRB-Anim Infrastructure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760259v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and limits in the implementation of a sperm cryobank for avian genetic resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Elimination du glycérol de la semence décongelée de coq par centrifugation dans un gel colloïdal synthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julian Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Congress on Animal Reproduction - ICAR 2020+2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759976v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating the effects of high temperatures in birds: involvement of epigenetic mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Application of colloidal centrifugation to remove glycerol from chicken frozen-thawed semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Mediterranean Poultry Summit (MPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Cordoue, Spain</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France. pp.489-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726320v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomics of semen for fertility prediction in poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. International Seminar of CRB-Anim Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03616157v1</w:t>
+                <w:t xml:space="preserve">hal-03760259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617399v1</w:t>
+                <w:t xml:space="preserve">hal-03617443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617443v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic changes associated with sperm fertilizing ability in meat type roosters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRF Fertility 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, London, United Kingdom</w:t>
@@ -6409,103 +6409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimmonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
@@ -6528,234 +6528,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+                <w:t xml:space="preserve">Maud Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Fertility 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737816v1</w:t>
+                <w:t xml:space="preserve">hal-02736515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenome-wide analysis of the impact of a thermal manipulation treatment on avian embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Model Systems 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -6778,484 +6778,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sandra</w:t>
+                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736515v1</w:t>
+                <w:t xml:space="preserve">hal-02737816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735147v1</w:t>
+                <w:t xml:space="preserve">hal-02733987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+                <w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Gataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">15. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733987v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics for heat tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lomé, Togo</w:t>
@@ -7284,103 +7284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of lipid profiles and gene expression in granulosa and cumulus cells in bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the European Embryo Transfer Association (AETE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2017, Bath, United Kingdom. 541 p</w:t>
@@ -7422,90 +7422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
@@ -7573,51 +7573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho-Vitorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7655,51 +7655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7793,51 +7793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOXL2 endometrial expression is impacted by P4 and not IFNT in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niamh Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7905,51 +7905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of in-vivo produced and cloned embryos on endometrial STAT1/SOCS pathway at implantation in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8030,51 +8030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endometrial STAT/SOCS signalling pathway in normal and perturbed bovine implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8168,51 +8168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the Forkhead box transcription factor FOXL2 in the bovine endometrium during early pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8312,51 +8312,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver les ressources génétiques aviaires, un enjeu majeur pour la recherche et les filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8476,51 +8476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8566,103 +8566,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
@@ -8816,90 +8816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des ARNs spermatique dans les espèces aviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées d'Animation Scientifique autour de l'Epigénétique - épiPhase 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8937,90 +8937,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glycerol on sperm fertilizing capacity in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress on Animal Reproduction - ICAR 2020+2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9058,90 +9058,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination du glycérol de la semence décongelée de coq par centrifugation dans un gel colloïdal synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9166,103 +9166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the spermatozoa functions involved in the infertility of broiler infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soler</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on Animal Reproduction ICAR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Bologna, Italy. 2020</w:t>
@@ -9291,77 +9291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma exosomes of fertile and subfertile roosters have morphological and biochemical characteristics that affect sperm viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9410,609 +9410,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735184v1</w:t>
+                <w:t xml:space="preserve">hal-02909456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736953v1</w:t>
+                <w:t xml:space="preserve">hal-02734830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734830v1</w:t>
+                <w:t xml:space="preserve">hal-02736953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909456v1</w:t>
+                <w:t xml:space="preserve">hal-02735184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
@@ -10041,103 +10041,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
@@ -10179,90 +10179,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono (2-ethyllexyl) phthalate induces transcriptomic and proteomic alterations in bovine oocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorit Kalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual Meeting A.E.T.E. 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. Animal Reproduction, 6 (3), 2019, Proceedings of the 35th Meeting of AETE</w:t>
@@ -10285,359 +10285,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bioinformatique des modifications post-traductionnelles des histones chez le poulet thermomanipulé durant l'embryogenèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734816v1</w:t>
+                <w:t xml:space="preserve">hal-02735511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Analyse bioinformatique des modifications post-traductionnelles des histones chez le poulet thermomanipulé durant l'embryogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735511v1</w:t>
+                <w:t xml:space="preserve">hal-02734816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
@@ -10666,103 +10666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
@@ -10785,316 +10785,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFAR4 is involved in docosahexaenoic acid effects on oocyte developmental potential during in vitro maturation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Scientific Meeting of the AETE</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Animal Reproduction, 13 (3), 2016, 30th Annual Meeting of the Brazilian Embryo Technology Society (SBTE) and 32nd Meeting of the European Embryo Transfer Association (AETE)</w:t>
+              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741773v1</w:t>
+                <w:t xml:space="preserve">hal-02741775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">FFAR4 is involved in docosahexaenoic acid effects on oocyte developmental potential during in vitro maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t>
+              <w:t xml:space="preserve">32. Scientific Meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brazilian College of Animal Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction, 13 (3), 2016, 30th Annual Meeting of the Brazilian Embryo Technology Society (SBTE) and 32nd Meeting of the European Embryo Transfer Association (AETE)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741775v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11214,51 +11214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11313,51 +11313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early development of bovine embryos is influenced by the origin of feeders during in vitro culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11451,51 +11451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du facteur de transcription FOXL2 dans l’endomètre bovin au cours de la gestation précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11595,51 +11595,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird Reproduction Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dr. Ina Dobrinski and Dr. Michael K. Skinner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.579-585, 2024, 9780128151457. </w:t>
@@ -11709,51 +11709,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clefs moléculaires de la fertilité mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11803,51 +11803,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation de l'expression, de la régulation et des rôles biologiques de STAT1 dans l'endomètre bovin au cours de la gestation précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie de la reproduction. Université Paris Sud - Paris 11, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12043,51 +12043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394166v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103448" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud-Jottreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2357671" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lih-Ren Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104567" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2023.2220128" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2022.1998816" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Th&#233;lie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.655866" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.584948" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2019.04.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eozenou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Healey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD18411" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030197" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2372" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabry Salah Abdoon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Mohamed Kandil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Giraud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.11.033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Healey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0214" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Teixido" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652513v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezouwe Metayake" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760302v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760259v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726320v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163982v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756029v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cagnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696082v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759988v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760294v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478457v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usbekov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Kalo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741773v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aete.eu/index.php/publications-aete/proceedings/140-aete-proceedings-2016/file" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658050v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00189-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760283v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807964v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103448" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud-Jottreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2357671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2023.2220128" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lih-Ren Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104567" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2022.1998816" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0462" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Th&#233;lie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.655866" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.584948" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2019.04.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eozenou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Healey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD18411" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030197" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154452v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2372" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabry Salah Abdoon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Mohamed Kandil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Giraud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.11.033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Healey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0214" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Teixido" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652513v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezouwe Metayake" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163982v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756029v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cagnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696082v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759988v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760294v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478457v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usbekov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Kalo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aete.eu/index.php/publications-aete/proceedings/140-aete-proceedings-2016/file" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658050v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00189-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760283v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807964v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>