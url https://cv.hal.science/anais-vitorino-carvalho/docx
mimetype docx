--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -642,683 +642,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04640034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Cerutti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356432v1</w:t>
+                <w:t xml:space="preserve">hal-04249255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conditioning of quail embryos has transgenerational and reversible long-term effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romuald Rouger</w:t>
+                <w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-023-00924-2⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225866v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A and bisphenol S both disrupt ovine granulosa cell steroidogenesis but through different molecular pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conditioning of quail embryos has transgenerational and reversible long-term effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13048-023-01114-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-023-00924-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972669v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is glycerol a good cryoprotectant for sperm cells? New exploration of its toxicity using avian model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+                <w:t xml:space="preserve">Bisphenol A and bisphenol S both disrupt ovine granulosa cell steroidogenesis but through different molecular pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2023.107330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13048-023-01114-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230575v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian sperm-borne RNAs: optimisation of a new isolation protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Douet</w:t>
+                <w:t xml:space="preserve">Is glycerol a good cryoprotectant for sperm cells? New exploration of its toxicity using avian model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, pp.107330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2023.107330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071668.2023.2220128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04523922v1</w:t>
+                <w:t xml:space="preserve">hal-04230575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and fast alternative method to remove glycerol from chicken semen after cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Herbie Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1327,250 +1357,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lih-Ren Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 112, pp.104567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2023.104567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avian sperm-borne RNAs: optimisation of a new isolation protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (5), pp.641-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2023.2220128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249255v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken semen cryopreservation: importance of cryoprotectants</w:t>
               </w:r>
@@ -1941,51 +1941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2209,77 +2209,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic thermal manipulation has short and long-term effects on the development and the physiology of the Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho-Vitorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2516,51 +2516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t>
@@ -2592,429 +2592,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t>
+                <w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah A. Valentino</w:t>
+                <w:t xml:space="preserve">Isabelle Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (2), pp.163-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185870v1</w:t>
+                <w:t xml:space="preserve">hal-02618369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mono(2-ethylhexyl) phthalate (MEHP) induces transcriptomic alterations in oocytes and their derived blastocysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dufort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 421, pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618369v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono(2-ethylhexyl) phthalate (MEHP) induces transcriptomic alterations in oocytes and their derived blastocysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A. Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 421, pp.59-73. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2019.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617691v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine scavenger receptor class A (SR-A) exhibit specific patterns of regulation in the endometrium during the oestrous cycle and early pregnancy</w:t>
               </w:r>
@@ -3549,64 +3549,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5138,243 +5138,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulations to improve thermotolerance in avian species: conditions, effects and epigenetic mechanisms involved</w:t>
+                <w:t xml:space="preserve">How can incubation conditions improve the resilience of chicken production in Africa and Europe in the context of global warming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hezouwe Metayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Update Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hendrix Genetics, Mar 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Conférence Avicole PanAfricaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, May 2023, Lomé, Togo. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187409v1</w:t>
+                <w:t xml:space="preserve">hal-04129545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can incubation conditions improve the resilience of chicken production in Africa and Europe in the context of global warming?</w:t>
+                <w:t xml:space="preserve">Thermal manipulations to improve thermotolerance in avian species: conditions, effects and epigenetic mechanisms involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Avicole PanAfricaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, May 2023, Lomé, Togo. pp.79</w:t>
+              <w:t xml:space="preserve">R&amp;D Update Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hendrix Genetics, Mar 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129545v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages and limits in the implementation of a sperm cryobank for avian genetic resources</w:t>
               </w:r>
@@ -5589,77 +5589,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6028,234 +6028,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
+                <w:t xml:space="preserve">Proteomic changes associated with sperm fertilizing ability in meat type roosters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romuald Rouger</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">SRF Fertility 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617443v1</w:t>
+                <w:t xml:space="preserve">hal-03163982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
@@ -6278,195 +6278,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic changes associated with sperm fertilizing ability in meat type roosters</w:t>
+                <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Soler</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thelie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRF Fertility 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163982v1</w:t>
+                <w:t xml:space="preserve">hal-03617443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6586,51 +6586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertility 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
@@ -6711,51 +6711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Model Systems 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -6903,277 +6903,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+                <w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Gataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">15. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733987v1</w:t>
+                <w:t xml:space="preserve">hal-02735147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735147v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics for heat tolerance</w:t>
               </w:r>
@@ -7198,64 +7198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lomé, Togo</w:t>
@@ -7461,51 +7461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
@@ -7573,51 +7573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho-Vitorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8560,530 +8560,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elimination du glycérol de la semence décongelée de coq par centrifugation dans un gel colloïdal synthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726346v1</w:t>
+                <w:t xml:space="preserve">hal-03760294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Intact Cell MALDI-TOF Mass Spectrometry : an innovative proteomic phenotyping method for accurate diagnosis of male fertility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+                <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231740v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des ARNs spermatique dans les espèces aviaires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sperm Intact Cell MALDI-TOF Mass Spectrometry : an innovative proteomic phenotyping method for accurate diagnosis of male fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées d'Animation Scientifique autour de l'Epigénétique - épiPhase 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759988v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glycerol on sperm fertilizing capacity in chicken</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
+                <w:t xml:space="preserve">Extraction des ARNs spermatique dans les espèces aviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Congress on Animal Reproduction - ICAR 2020+2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">7. Journées d'Animation Scientifique autour de l'Epigénétique - épiPhase 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760305v1</w:t>
+                <w:t xml:space="preserve">hal-03759988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination du glycérol de la semence décongelée de coq par centrifugation dans un gel colloïdal synthétique</w:t>
+                <w:t xml:space="preserve">Impact of glycerol on sperm fertilizing capacity in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
@@ -9114,392 +9114,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
+              <w:t xml:space="preserve">19. International Congress on Animal Reproduction - ICAR 2020+2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760294v1</w:t>
+                <w:t xml:space="preserve">hal-03760305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the spermatozoa functions involved in the infertility of broiler infertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seminal plasma exosomes of fertile and subfertile roosters have morphological and biochemical characteristics that affect sperm viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiu-Lien Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Usbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress on Animal Reproduction ICAR 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Bologna, Italy. 2020</w:t>
+              <w:t xml:space="preserve">World poultry congress WPC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Paris, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478459v1</w:t>
+                <w:t xml:space="preserve">hal-02478457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma exosomes of fertile and subfertile roosters have morphological and biochemical characteristics that affect sperm viability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of the spermatozoa functions involved in the infertility of broiler infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Usbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World poultry congress WPC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Paris, France. 2020</w:t>
+              <w:t xml:space="preserve">19th International Congress on Animal Reproduction ICAR 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Bologna, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478457v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9580,64 +9580,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
@@ -9692,64 +9692,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9843,51 +9843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
@@ -9968,51 +9968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
@@ -10054,90 +10054,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
@@ -10192,77 +10192,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorit Kalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual Meeting A.E.T.E. 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. Animal Reproduction, 6 (3), 2019, Proceedings of the 35th Meeting of AETE</w:t>
@@ -10455,64 +10455,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
@@ -10593,51 +10593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
@@ -10705,64 +10705,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
@@ -10804,64 +10804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10955,51 +10955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11063,64 +11063,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11326,64 +11326,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early development of bovine embryos is influenced by the origin of feeders during in vitro culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12043,51 +12043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103448" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud-Jottreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2357671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2023.2220128" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lih-Ren Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104567" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2022.1998816" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0462" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Th&#233;lie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.655866" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.584948" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2019.04.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eozenou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Healey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD18411" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030197" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154452v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2372" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabry Salah Abdoon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Mohamed Kandil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Giraud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.11.033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Healey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0214" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Teixido" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652513v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezouwe Metayake" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163982v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756029v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cagnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696082v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759988v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760294v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478457v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usbekov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Kalo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aete.eu/index.php/publications-aete/proceedings/140-aete-proceedings-2016/file" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658050v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00189-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760283v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807964v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103448" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud-Jottreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2357671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lih-Ren Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104567" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2023.2220128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2022.1998816" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0462" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Th&#233;lie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.655866" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.584948" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2019.04.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eozenou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Healey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD18411" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030197" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154452v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2372" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabry Salah Abdoon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Mohamed Kandil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Giraud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.11.033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Healey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0214" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Teixido" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652513v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129545v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezouwe Metayake" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163982v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756029v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cagnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696082v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760294v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760305v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478457v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Usbekov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478459v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Kalo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aete.eu/index.php/publications-aete/proceedings/140-aete-proceedings-2016/file" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658050v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00189-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760283v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807964v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>