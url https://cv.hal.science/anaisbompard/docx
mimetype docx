--- v0 (2026-03-13)
+++ v1 (2026-04-08)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal analysis reveals transitions in pathogen profiles associated with mastitis in dairy cows</w:t>
+                <w:t xml:space="preserve">Longitudinal analysis reveals transitions in pathogens profiles associated with mastitis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
@@ -183,102 +183,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 56 (1), pp.231. </w:t>
+              <w:t xml:space="preserve">, 2025, 56, pp.article number 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-025-01665-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-6393953/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460613v1</w:t>
+                <w:t xml:space="preserve">hal-05044456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal analysis reveals transitions in pathogens profiles associated with mastitis in dairy cows</w:t>
+                <w:t xml:space="preserve">Longitudinal analysis reveals transitions in pathogen profiles associated with mastitis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
@@ -317,78 +317,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 56, pp.article number 23. </w:t>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-6393953/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-025-01665-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044456v2</w:t>
+                <w:t xml:space="preserve">hal-05460613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Plasmodium infection intensity in naturally infected malaria vectors in Africa</w:t>
               </w:r>
@@ -887,391 +887,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference and Prey Switching in a Generalist Predator Attacking Local and Invasive Alien Pests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host-Parasitoid Dynamics and the Success of Biological Control When Parasitoids Are Prone to Allee Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Spataro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082231⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669160v1</w:t>
+                <w:t xml:space="preserve">hal-01537902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing a predator: can an invasive alien pest affect the predation on a local pest?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preference and Prey Switching in a Generalist Predator Attacking Local and Invasive Alien Pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laure Genies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Amiens-Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bearez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10144-013-0371-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107771v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-Parasitoid Dynamics and the Success of Biological Control When Parasitoids Are Prone to Allee Effects</w:t>
+                <w:t xml:space="preserve">Sharing a predator: can an invasive alien pest affect the predation on a local pest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Spataro</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bearez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76768. </w:t>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (3), pp.433-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10144-013-0371-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537902v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3669,51 +3669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a predator: can invasive species affect the biological control of an endemic pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Entomological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Diego, United States. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4010,51 +4010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lirot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01665-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044456v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-6393953/v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Da" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge R Yerbanga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait H Awono-Amb&#233;n&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.05.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Eldering" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoyo Miura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Stone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2414-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F Da" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; S Yerbanga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Biswas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Kapulu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06130-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01669160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082231" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bearez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-013-0371-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05096730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Save" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Save" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F. Da" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yerbanga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Churcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serge Serge Yerbanga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Malouines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749380v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044456v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lirot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-6393953/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01665-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Da" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge R Yerbanga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait H Awono-Amb&#233;n&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.05.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Eldering" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoyo Miura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Stone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2414-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F Da" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; S Yerbanga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Biswas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Kapulu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06130-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076768" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01669160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bearez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-013-0371-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05096730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Save" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Save" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F. Da" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yerbanga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Churcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serge Serge Yerbanga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Malouines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749380v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>