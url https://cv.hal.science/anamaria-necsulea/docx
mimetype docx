--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -234,252 +234,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue specificity follows gene duplication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random genetic drift sets an upper limit on mRNA splicing accuracy in metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bénitière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02394-9⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.RP93629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.93629.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756097v1</w:t>
+                <w:t xml:space="preserve">hal-04258621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random genetic drift sets an upper limit on mRNA splicing accuracy in metazoans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tissue specificity follows gene duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, pp.RP93629. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (6), pp.1068-1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.93629.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02394-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258621v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTDrift: a resource for exploring the interplay between genetic drift, genomic and transcriptomic characteristics in eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bénitière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4189,51 +4189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02394-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;niti&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93629.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04609512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laverr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275901.121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02400709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darbellay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz212" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boldanova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suslov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Heim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Necsulea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beccari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakushiji-Kaminatsui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Woltering" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lonfat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.281055.116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar. Amandio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mascrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duboule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006232" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schep" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodriguez-Carballo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guerreiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andrey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617141113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Wiberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Halligan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Ness" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaessmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Soumillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Warnefors" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Liechti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasman Daish" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12943" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soumillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brawand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.05.031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brawand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001328" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stentson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21407" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Cs&#225;rdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10532" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nec&#351;ulea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Hurst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00526039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi D. Barabote" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Xie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Leu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.084848.108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn303" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07393" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434832v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyana Boldanova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ky Ng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wieland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Y Ng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00305419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04787630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:90d8feea73b421b419e5c3a672f3f4e21a967911;origin=https://github.com/lbbe-software/seqinr;visit=swh:1:snp:960fa7fc68bb841d84b1aa5bcb54bd72e2bfaff7;anchor=swh:1:rev:fffb71ded9892a59ab776bbb52dc0de27fcc7f30;path=/codemeta.json" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;niti&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93629.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02394-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04609512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laverr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275901.121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02400709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darbellay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz212" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boldanova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suslov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Heim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Necsulea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beccari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakushiji-Kaminatsui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Woltering" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lonfat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.281055.116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar. Amandio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mascrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duboule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006232" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schep" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodriguez-Carballo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guerreiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andrey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617141113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Wiberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Halligan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Ness" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaessmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Soumillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Warnefors" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Liechti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasman Daish" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12943" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soumillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brawand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.05.031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brawand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001328" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stentson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21407" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Cs&#225;rdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10532" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nec&#351;ulea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Hurst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00526039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi D. Barabote" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Xie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Leu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.084848.108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn303" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07393" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434832v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyana Boldanova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ky Ng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wieland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Y Ng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00305419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04787630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:90d8feea73b421b419e5c3a672f3f4e21a967911;origin=https://github.com/lbbe-software/seqinr;visit=swh:1:snp:960fa7fc68bb841d84b1aa5bcb54bd72e2bfaff7;anchor=swh:1:rev:fffb71ded9892a59ab776bbb52dc0de27fcc7f30;path=/codemeta.json" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>