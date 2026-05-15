--- v1 (2026-04-09)
+++ v2 (2026-05-15)
@@ -66,3261 +66,3395 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
+                <w:t xml:space="preserve">Remodeling of XIST regulatory landscape during primate evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Teoli</w:t>
+                <w:t xml:space="preserve">Emmanuel Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+                <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Cloé Rognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
+                <w:t xml:space="preserve">Agnese Loda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (3), pp.343-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adw5839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183750v1</w:t>
+                <w:t xml:space="preserve">hal-05602599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random genetic drift sets an upper limit on mRNA splicing accuracy in metazoans</w:t>
+                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bénitière</w:t>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.93629.3⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258621v1</w:t>
+                <w:t xml:space="preserve">hal-05183750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue specificity follows gene duplication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GTDrift: a resource for exploring the interplay between genetic drift, genomic and transcriptomic characteristics in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bénitière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02394-9⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.lqae064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqae064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756097v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GTDrift: a resource for exploring the interplay between genetic drift, genomic and transcriptomic characteristics in eukaryotes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tissue specificity follows gene duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqae064⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (6), pp.1068-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02394-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609512v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element expression with variation in sex chromosome number: insights into a toxic Y effect on human longevity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Random genetic drift sets an upper limit on mRNA splicing accuracy in metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bénitière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.08.03.550779⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.RP93629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.93629.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923419v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range promoter–enhancer contacts are conserved during evolution and contribute to gene expression robustness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">Transposable element expression with variation in sex chromosome number: insights into a toxic Y effect on human longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.275901.121⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.08.03.550779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559410v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Transcriptomics Analyses across Species, Organs, and Developmental Stages Reveal Functionally Constrained lncRNAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Darbellay</w:t>
+                <w:t xml:space="preserve">Long-range promoter–enhancer contacts are conserved during evolution and contribute to gene expression robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (2), pp.280-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.275901.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02400709v1</w:t>
+                <w:t xml:space="preserve">hal-03559410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional response to hepatitis C virus infection and interferon-alpha treatment in the human liver</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Transcriptomics Analyses across Species, Organs, and Developmental Stages Reveal Functionally Constrained lncRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Necsulea</w:t>
+                <w:t xml:space="preserve">Fabrice Darbellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, pp.816-834. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.201607006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049665v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fitness cost of mis-splicing is the main determinant of alternative splicing patterns</w:t>
+                <w:t xml:space="preserve">Transcriptional response to hepatitis C virus infection and interferon-alpha treatment in the human liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
+                <w:t xml:space="preserve">T. Boldanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Popa</w:t>
+                <w:t xml:space="preserve">A. Suslov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Parmley</w:t>
+                <w:t xml:space="preserve">M.H. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Necsulea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1344-6⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.816-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201607006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321589v1</w:t>
+                <w:t xml:space="preserve">hal-02049665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for HOX13 proteins in the regulatory switch between TADs at the HoxD locus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fitness cost of mis-splicing is the main determinant of alternative splicing patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beccari</w:t>
+                <w:t xml:space="preserve">Alexandra Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Yakushiji-Kaminatsui</w:t>
+                <w:t xml:space="preserve">Joanna Parmley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Woltering</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Necsulea</w:t>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lonfat</w:t>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30, pp.1172-86. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.281055.116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1344-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016391v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hotair Is Dispensible for Mouse Development</w:t>
+                <w:t xml:space="preserve">Control of Hoxd gene transcription in the mammary bud by hijacking a preexisting regulatory landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ar. Amandio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">R. Schep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Joye</w:t>
+                <w:t xml:space="preserve">E. Rodriguez-Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mascrez</w:t>
+                <w:t xml:space="preserve">I. Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Duboule</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.e1006232. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (48), pp.e7720-e7729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1617141113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016396v1</w:t>
+                <w:t xml:space="preserve">hal-02049880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Hoxd gene transcription in the mammary bud by hijacking a preexisting regulatory landscape</w:t>
+                <w:t xml:space="preserve">A role for HOX13 proteins in the regulatory switch between TADs at the HoxD locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schep</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">L. Beccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yakushiji-Kaminatsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Woltering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Andrey</w:t>
+                <w:t xml:space="preserve">N. Lonfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (48), pp.e7720-e7729. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.1172-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1617141113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.281055.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049880v1</w:t>
+                <w:t xml:space="preserve">hal-02016391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Recent Selection and Functionality at Long Noncoding RNA Loci in the Mouse Genome</w:t>
+                <w:t xml:space="preserve">Hotair Is Dispensible for Mouse Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. Wiberg</w:t>
+                <w:t xml:space="preserve">Ar. Amandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. L. Halligan</w:t>
+                <w:t xml:space="preserve">E. Joye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. W. Ness</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Necsulea</w:t>
+                <w:t xml:space="preserve">B. Mascrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kaessmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Duboule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.2432-44. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.e1006232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018996v1</w:t>
+                <w:t xml:space="preserve">hal-02016396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of lncRNA repertoires and expression patterns in tetrapods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Recent Selection and Functionality at Long Noncoding RNA Loci in the Mouse Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Soumillon</w:t>
+                <w:t xml:space="preserve">R. A. Wiberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Warnefors</w:t>
+                <w:t xml:space="preserve">D. L. Halligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica Liechti</w:t>
+                <w:t xml:space="preserve">R. W. Ness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tasman Daish</w:t>
+                <w:t xml:space="preserve">H. Kaessmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 505 (7485), pp.635-640. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.2432-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature12943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451438v1</w:t>
+                <w:t xml:space="preserve">hal-02018996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Source and Mechanisms of High Transcriptome Complexity in the Mammalian Testis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of lncRNA repertoires and expression patterns in tetrapods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soumillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Necsulea</w:t>
+                <w:t xml:space="preserve">Magali Soumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Weier</w:t>
+                <w:t xml:space="preserve">Maria Warnefors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Brawand</w:t>
+                <w:t xml:space="preserve">Angélica Liechti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Zhang</w:t>
+                <w:t xml:space="preserve">Tasman Daish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (6), pp.2179-2190. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 505 (7485), pp.635-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.05.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature12943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852777v1</w:t>
+                <w:t xml:space="preserve">hal-05451438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and Evolutionary Patterns of Mammalian and Avian Dosage Compensation</w:t>
+                <w:t xml:space="preserve">Cellular Source and Mechanisms of High Transcriptome Complexity in the Mammalian Testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Julien</w:t>
+                <w:t xml:space="preserve">M. Soumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Brawand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angélica Liechti</w:t>
+                <w:t xml:space="preserve">M. Weier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brawand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001328⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), pp.2179-2190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549402v1</w:t>
+                <w:t xml:space="preserve">hal-00852777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic recombination favors the spreading of deleterious mutations in human populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms and Evolutionary Patterns of Mammalian and Avian Dosage Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brawand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Soumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Stentson</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Liechti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.21407⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (5), pp.e1001328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610795v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of gene expression levels in mammalian organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brawand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Soumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Csárdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 478 (7369), pp.343-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature10532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoallelic expression and tissue specificity are associated with high crossover rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Necşulea</w:t>
+                <w:t xml:space="preserve">Meiotic recombination favors the spreading of deleterious mutations in human populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sémon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.D. Hurst</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David N. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stentson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.21407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539368v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome of the cellulolytic thermophile Acidothermus cellulolyticus 11B provides insights into its ecophysiological and evolutionary adaptations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monoallelic expression and tissue specificity are associated with high crossover rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David H. Leu</w:t>
+                <w:t xml:space="preserve">A. Necşulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Normand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25(12), pp.519-522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00526039v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between DNA replication and human genome organization.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genome of the cellulolytic thermophile Acidothermus cellulolyticus 11B provides insights into its ecophysiological and evolutionary adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi D. Barabote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H. Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msn303⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.1033-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.084848.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353551v1</w:t>
+                <w:t xml:space="preserve">halsde-00526039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des patrons d`évolution asymétrique dans les séquences d`ADN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Necşulea</w:t>
+                <w:t xml:space="preserve">The relationship between DNA replication and human genome organization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Prioleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (4), pp.729-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msn303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428219v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Adaptations to High Temperatures in the Archean Eon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 456 (7224), pp.942-945. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for Assessing the Effect of Replication on DNA Base Composition Asymmetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Etude des patrons d`évolution asymétrique dans les séquences d`ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Necşulea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.R. Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 7, pp.379-381</w:t>
+              <w:t xml:space="preserve">, 2008, --, pp.476-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434554v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method for Assessing the Effect of Replication on DNA Base Composition Asymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Necşulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24, pp.2169-2179</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.379-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434832v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the directionnal mutation pressure theory : The analysis of a particular genomic structure in &amp;lt;i&amp;gt;Leishmania major&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A New Method for Assessing the Effect of Replication on DNA Base Composition Asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Necşulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 385, pp.28-40</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.2169-2179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428050v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synonymous codon usage and its potential link with optimal growth temperature in prokaryotes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Necşulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 385, pp.128-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the directionnal mutation pressure theory : The analysis of a particular genomic structure in &amp;lt;i&amp;gt;Leishmania major&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Necşulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 385, pp.28-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics and Genome Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scornavacca, Celine; Delsuc, Frédéric; Galtier, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phylogenetics in the Genomic Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, No commercial publisher | Authors open access book, pp.4.1:1--4.1:26, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3330,366 +3464,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis reveals limited reproducibility of lncRNA-related findings in hepatocellular carcinoma research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyana Boldanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ky Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wieland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOntact: using chromatin contacts to infer Gene Ontology enrichments for cis -regulatory elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Laverré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LncRNA analyses reveal increased levels of non-coding centromeric transcripts in hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyana Boldanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte K Y Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wieland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3699,100 +3833,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des patrons d'évolution asymétrique dans les séquences d'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard - Lyon I, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00305419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3802,91 +3936,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and functional relevance of non-coding elements in vertebrate genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Genomics [q-bio.GN]. Université Claude Bernard Lyon I, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04787630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3896,153 +4030,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">seqinr: Biological Sequences Retrieval and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean R Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:cnt:90d8feea73b421b419e5c3a672f3f4e21a967911;origin=https://github.com/lbbe-software/seqinr;visit=swh:1:snp:960fa7fc68bb841d84b1aa5bcb54bd72e2bfaff7;anchor=swh:1:rev:fffb71ded9892a59ab776bbb52dc0de27fcc7f30;path=/codemeta.json⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4189,51 +4323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;niti&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93629.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02394-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04609512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laverr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275901.121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02400709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darbellay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz212" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boldanova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suslov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Heim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Necsulea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beccari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakushiji-Kaminatsui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Woltering" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lonfat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.281055.116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar. Amandio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mascrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duboule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006232" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schep" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodriguez-Carballo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guerreiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andrey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617141113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Wiberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Halligan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Ness" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaessmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Soumillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Warnefors" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Liechti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasman Daish" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12943" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soumillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brawand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.05.031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brawand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001328" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stentson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21407" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Cs&#225;rdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10532" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nec&#351;ulea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Hurst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00526039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi D. Barabote" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Xie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Leu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.084848.108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn303" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07393" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434832v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyana Boldanova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ky Ng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wieland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Y Ng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00305419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04787630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:90d8feea73b421b419e5c3a672f3f4e21a967911;origin=https://github.com/lbbe-software/seqinr;visit=swh:1:snp:960fa7fc68bb841d84b1aa5bcb54bd72e2bfaff7;anchor=swh:1:rev:fffb71ded9892a59ab776bbb52dc0de27fcc7f30;path=/codemeta.json" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cazottes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alfeghaly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Rognard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Loda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw5839" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04609512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;niti&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02394-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93629.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laverr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275901.121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02400709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darbellay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz212" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boldanova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suslov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Heim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Necsulea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Parmley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1344-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schep" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodriguez-Carballo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guerreiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617141113" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beccari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakushiji-Kaminatsui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Woltering" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lonfat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.281055.116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar. Amandio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mascrez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duboule" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006232" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Wiberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Halligan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Ness" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaessmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv155" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Soumillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Warnefors" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Liechti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasman Daish" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12943" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soumillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brawand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.05.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brawand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001328" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Cs&#225;rdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10532" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stentson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21407" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539368v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nec&#351;ulea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Hurst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00526039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi D. Barabote" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Xie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Leu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.084848.108" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn303" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07393" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyana Boldanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ky Ng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wieland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Y Ng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00305419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04787630v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:90d8feea73b421b419e5c3a672f3f4e21a967911;origin=https://github.com/lbbe-software/seqinr;visit=swh:1:snp:960fa7fc68bb841d84b1aa5bcb54bd72e2bfaff7;anchor=swh:1:rev:fffb71ded9892a59ab776bbb52dc0de27fcc7f30;path=/codemeta.json" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>