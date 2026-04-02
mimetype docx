--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -3323,51 +3323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10B3E0BB"/>
+    <w:nsid w:val="FBCDE8A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>