--- v1 (2026-04-02)
+++ v2 (2026-04-25)
@@ -790,351 +790,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports du concept de plasticité pour le domaine des Systèmes d’Information</w:t>
+                <w:t xml:space="preserve">Green infrastructure implementation for sustainable stormwater management in urban environments: a configurational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Laval</w:t>
+                <w:t xml:space="preserve">Tarisai Mayah Mudiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mitev</w:t>
+                <w:t xml:space="preserve">Elisabetta Maria Venco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th annual QCA Conference of the Americas 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Baton Rouge, Louisiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502702v1</w:t>
+                <w:t xml:space="preserve">hal-05503399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green infrastructure implementation for sustainable stormwater management in urban environments: a configurational approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les apports du concept de plasticité pour le domaine des Systèmes d’Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarisai Mayah Mudiwa</w:t>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Maria Venco</w:t>
+                <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th annual QCA Conference of the Americas 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Baton Rouge, Louisiana, United States</w:t>
+              <w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503399v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sticking together to remain unique: Institutional work practices for cooperation resilience in innovation ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coussi</w:t>
+                <w:t xml:space="preserve">Adoption et usage de l’intelligence artificielle : cas d’une unité logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe de Mattos Zarpelon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anass Mawadia</w:t>
+                <w:t xml:space="preserve">Pauline Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84th Annual Meeting of the Academy of Management (AOM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management (AOM), Aug 2024, Chicago (Illinois), United States</w:t>
+              <w:t xml:space="preserve">29ème Colloque de l´Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715681v1</w:t>
+                <w:t xml:space="preserve">hal-05025636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demystifying the role of the university for open innovation projects during the COVID-19 crisis</w:t>
               </w:r>
@@ -1222,165 +1196,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démystifier le rôle de l’université dans les projets d’innovation ouverte durant la crise COVID-19</w:t>
+                <w:t xml:space="preserve">Sticking together to remain unique: Institutional work practices for cooperation resilience in innovation ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe de Mattos Zarpelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadígia Faccin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bibiana Wolkmer Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIe Conférence annuelle de l'AIMS : « Réassembler le(s) monde(s), Réincarner le management »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jun 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">84th Annual Meeting of the Academy of Management (AOM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management (AOM), Aug 2024, Chicago (Illinois), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715703v1</w:t>
+                <w:t xml:space="preserve">hal-04715681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les pratiques de travail institutionnel favorisant la coopération dans des écosystèmes d’innovation : se serrer les coudes pour rester unique !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe de Mattos Zarpelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,372 +1382,398 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIe Conférence annuelle de l'AIMS : « Réassembler le(s) monde(s), Réincarner le management »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption et usage de l’intelligence artificielle : cas d’une unité logistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démystifier le rôle de l’université dans les projets d’innovation ouverte durant la crise COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadígia Faccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiana Wolkmer Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque de l´Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXXIIIe Conférence annuelle de l'AIMS : « Réassembler le(s) monde(s), Réincarner le management »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025636v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Organisations de l’ESS face au défi de l’appropriation des outils de gestion numériques : cas du RECTEC au sein du projet 100%Transitions</w:t>
+                <w:t xml:space="preserve">Adoption et usage de l'intelligence artificielle : d’une symbolique contraignante vers une symbolique habilitante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Baille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème conférence de l’AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management, May 2023, DIJON, France</w:t>
+              <w:t xml:space="preserve">28ème Colloque de l´Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249032v1</w:t>
+                <w:t xml:space="preserve">hal-04505356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation organisationnelle comme une source d’innovation managériale : cas d’un dispositif d’optimisation de la logistique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Organisations de l’ESS face au défi de l’appropriation des outils de gestion numériques : cas du RECTEC au sein du projet 100%Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasboug, France</w:t>
+              <w:t xml:space="preserve">28ème conférence de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, May 2023, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025802v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A configurational approach for IS appropriation in small enterprises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’improvisation organisationnelle comme une source d’innovation managériale : cas d’un dispositif d’optimisation de la logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Margarita Hernandez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2rd annual QCA Conference of the Americas 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Los Angeles (CA), United States</w:t>
+              <w:t xml:space="preserve">32ème Conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025727v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open innovation projects and Entrepreneurial orientation in time of COVID-19 crisis: a configurational approach</w:t>
               </w:r>
@@ -1861,191 +1861,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets d'innovation ouverte durant la crise COVID-19 en France : causation, effectuation ou bricolage ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A configurational approach for IS appropriation in small enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Houngbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence ENIG « Entrepreneurship and covid-19: new growth opportunities? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">2rd annual QCA Conference of the Americas 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168066v1</w:t>
+                <w:t xml:space="preserve">hal-05025727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption et usage de l'intelligence artificielle : d’une symbolique contraignante vers une symbolique habilitante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projets d'innovation ouverte durant la crise COVID-19 en France : causation, effectuation ou bricolage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Houngbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque de l´Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, DIJON, France</w:t>
+              <w:t xml:space="preserve">5ème Conférence ENIG « Entrepreneurship and covid-19: new growth opportunities? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505356v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming extreme situations to project team resilience: Case of ERP deployment projects</w:t>
               </w:r>
@@ -3323,51 +3323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBCDE8A1"/>
+    <w:nsid w:val="58660021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3554,51 +3554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anass-mawadia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2412-6594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Volkmer Martins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kad&#237;gia Faccin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2025.10060467" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.194.0057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069100ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisai Mayah Mudiwa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Maria Venco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe de Mattos Zarpelon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Wolkmer Martins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Avril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Margarita Hernandez-Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Houngbo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadigia Faccin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80455-964-220231008/full/html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-964-220231008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/cas-en-management-des-systemes-dinformation-etudes-de-cas-dscg-5/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anass-mawadia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2412-6594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Volkmer Martins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kad&#237;gia Faccin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2025.10060467" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.194.0057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069100ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisai Mayah Mudiwa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Maria Venco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Avril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Wolkmer Martins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe de Mattos Zarpelon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249032v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Margarita Hernandez-Ruiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Houngbo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadigia Faccin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80455-964-220231008/full/html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-964-220231008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/cas-en-management-des-systemes-dinformation-etudes-de-cas-dscg-5/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>