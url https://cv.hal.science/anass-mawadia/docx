--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -790,325 +790,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green infrastructure implementation for sustainable stormwater management in urban environments: a configurational approach</w:t>
+                <w:t xml:space="preserve">Les apports du concept de plasticité pour le domaine des Systèmes d’Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarisai Mayah Mudiwa</w:t>
+                <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Maria Venco</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th annual QCA Conference of the Americas 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Baton Rouge, Louisiana, United States</w:t>
+              <w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503399v1</w:t>
+                <w:t xml:space="preserve">hal-05502702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports du concept de plasticité pour le domaine des Systèmes d’Information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green infrastructure implementation for sustainable stormwater management in urban environments: a configurational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+                <w:t xml:space="preserve">Tarisai Mayah Mudiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mitev</w:t>
+                <w:t xml:space="preserve">Elisabetta Maria Venco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th annual QCA Conference of the Americas 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Baton Rouge, Louisiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502702v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption et usage de l’intelligence artificielle : cas d’une unité logistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sticking together to remain unique: Institutional work practices for cooperation resilience in innovation ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe de Mattos Zarpelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadígia Faccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque de l´Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">84th Annual Meeting of the Academy of Management (AOM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management (AOM), Aug 2024, Chicago (Illinois), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025636v1</w:t>
+                <w:t xml:space="preserve">hal-04715681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demystifying the role of the university for open innovation projects during the COVID-19 crisis</w:t>
               </w:r>
@@ -1196,856 +1222,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sticking together to remain unique: Institutional work practices for cooperation resilience in innovation ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier les pratiques de travail institutionnel favorisant la coopération dans des écosystèmes d’innovation : se serrer les coudes pour rester unique !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe de Mattos Zarpelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe de Mattos Zarpelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadígia Faccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84th Annual Meeting of the Academy of Management (AOM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management (AOM), Aug 2024, Chicago (Illinois), United States</w:t>
+              <w:t xml:space="preserve">XXXIIIe Conférence annuelle de l'AIMS : « Réassembler le(s) monde(s), Réincarner le management »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715681v1</w:t>
+                <w:t xml:space="preserve">hal-04715700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les pratiques de travail institutionnel favorisant la coopération dans des écosystèmes d’innovation : se serrer les coudes pour rester unique !</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démystifier le rôle de l’université dans les projets d’innovation ouverte durant la crise COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadígia Faccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiana Wolkmer Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIe Conférence annuelle de l'AIMS : « Réassembler le(s) monde(s), Réincarner le management »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715700v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démystifier le rôle de l’université dans les projets d’innovation ouverte durant la crise COVID-19</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adoption et usage de l’intelligence artificielle : cas d’une unité logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIe Conférence annuelle de l'AIMS : « Réassembler le(s) monde(s), Réincarner le management »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jun 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">29ème Colloque de l´Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715703v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption et usage de l'intelligence artificielle : d’une symbolique contraignante vers une symbolique habilitante</w:t>
+                <w:t xml:space="preserve">Les Organisations de l’ESS face au défi de l’appropriation des outils de gestion numériques : cas du RECTEC au sein du projet 100%Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque de l´Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, DIJON, France</w:t>
+              <w:t xml:space="preserve">28ème conférence de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, May 2023, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505356v1</w:t>
+                <w:t xml:space="preserve">hal-04249032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Organisations de l’ESS face au défi de l’appropriation des outils de gestion numériques : cas du RECTEC au sein du projet 100%Transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’improvisation organisationnelle comme une source d’innovation managériale : cas d’un dispositif d’optimisation de la logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Margarita Hernandez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Baille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème conférence de l’AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management, May 2023, DIJON, France</w:t>
+              <w:t xml:space="preserve">32ème Conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249032v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation organisationnelle comme une source d’innovation managériale : cas d’un dispositif d’optimisation de la logistique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open innovation projects and Entrepreneurial orientation in time of COVID-19 crisis: a configurational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadígia Faccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiana Wolkmer Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasboug, France</w:t>
+              <w:t xml:space="preserve">2rd annual QCA Conference of the Americas 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Southern California, Marshall School of Business, Mar 2023, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025802v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open innovation projects and Entrepreneurial orientation in time of COVID-19 crisis: a configurational approach</w:t>
+                <w:t xml:space="preserve">A configurational approach for IS appropriation in small enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bibiana Wolkmer Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2rd annual QCA Conference of the Americas 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Southern California, Marshall School of Business, Mar 2023, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">, Mar 2023, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168096v1</w:t>
+                <w:t xml:space="preserve">hal-05025727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A configurational approach for IS appropriation in small enterprises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projets d'innovation ouverte durant la crise COVID-19 en France : causation, effectuation ou bricolage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Houngbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2rd annual QCA Conference of the Americas 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Los Angeles (CA), United States</w:t>
+              <w:t xml:space="preserve">5ème Conférence ENIG « Entrepreneurship and covid-19: new growth opportunities? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025727v1</w:t>
+                <w:t xml:space="preserve">hal-04168066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets d'innovation ouverte durant la crise COVID-19 en France : causation, effectuation ou bricolage ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adoption et usage de l'intelligence artificielle : d’une symbolique contraignante vers une symbolique habilitante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Houngbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence ENIG « Entrepreneurship and covid-19: new growth opportunities? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">28ème Colloque de l´Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168066v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming extreme situations to project team resilience: Case of ERP deployment projects</w:t>
               </w:r>
@@ -3323,51 +3323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58660021"/>
+    <w:nsid w:val="E9D4CAA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3554,51 +3554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anass-mawadia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2412-6594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Volkmer Martins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kad&#237;gia Faccin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2025.10060467" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.194.0057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069100ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisai Mayah Mudiwa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Maria Venco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Avril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Wolkmer Martins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe de Mattos Zarpelon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249032v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Margarita Hernandez-Ruiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Houngbo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadigia Faccin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80455-964-220231008/full/html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-964-220231008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/cas-en-management-des-systemes-dinformation-etudes-de-cas-dscg-5/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anass-mawadia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2412-6594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Volkmer Martins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kad&#237;gia Faccin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2025.10060467" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.194.0057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069100ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisai Mayah Mudiwa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Maria Venco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe de Mattos Zarpelon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Wolkmer Martins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Avril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Margarita Hernandez-Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Houngbo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadigia Faccin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80455-964-220231008/full/html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-964-220231008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/cas-en-management-des-systemes-dinformation-etudes-de-cas-dscg-5/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>