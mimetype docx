--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anastasia-Alithia Seferiadis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences Transdisciplinaires, actuellementpost-doctorante au LPED (IRD / Aix-Marseille Université)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anastasia-alithia-seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5783-1978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thème(s) de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : Genre, entrepreneuriat social, agro-écologie, empowerment / émancipation, capital social, socio-économie, sciences participatives (Photovoice, cartographie participative)Pays d’étude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bangladesh, Inde, Ghana, Madagascar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales questions scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- La transdisciplinarité : une co-production des connaissances au service du développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Disposant d’une formation à la fois en sciences naturelles et en sciences sociales, j’utilise les méthodologies de la transdisciplinarité. La question de la production de connaissances au service du développement est centrale dans mes recherches. En particulier, j’utilise une méthodologie spécifique de la transdisciplinarité : l’interactive learning and action développée dans le laboratoire de recherche dans lequel j’ai effectué ma thèse de doctorat[ Bunders, J.F.G. (1990) Biotechnology for small-scale farmers in developing countries : analysis and assessment procedures. Amsterdam : VrijeUniversiteit.]. La transdisciplinarité permet de générer des connaissances grâce à une collaboration au delà des disciplines et avec des acteurs non-académiques. J’ai développé différents outils permettant la génération collective de données avec différentes parties prenantes . J’utilise observations participantes, entretiens, discussions de focus-group et questionnaires, ainsi que diverses méthodes participatives comme la cartographie participative. J’ai notamment utilisé au Bangladesh la méthodologie photovoice, particulièrement adaptée aux personnes d’un degré d’alphabétisation limité. Ainsi, grâce à cette méthodologie, les femmes ont pu identifier et analyser collectivement leurs problèmes et les stratégies de changement élaborées. J’ai aussi développé un questionnaire de façon participative, qui a ensuite été administré par une équipe locale et a permis de mesurer les résultats du projet. Mes travaux interrogent également les difficultés liées à la collaboration entre différents acteurs et notamment au partage du pouvoir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- L’empowerment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afin de lutter contre les discriminations liées au genre, activistes et intellectuelles féministes se sont emparées de la notion d’empowerment. Afin de promouvoir l’émancipation des femmes, est posée la question des causes de la subordination et donc du pouvoir. En m’appuyant sur les travaux de l’économie féministe, j’interroge la conception du pouvoir à l’intérieur des ménages. Pour reprendre les mots de Naila Kabeer : “Comment est-il possible pour les femmes de reconnaître et de faire face aux injustices inhérentes aux relations sociales qui définissent leurs identités et donnent un sens à leur vie sans pour autant nier ou nuire à ces relations ? »[ Kabeer, N. (2011) Between affiliation and autonomy : navigating pathways of women’s empowerment and gender justice in rural Bangladesh. Development and Change 42(2), 499-528, page 503.]. Mes travaux analysent ainsi quelles sont les trajectoires d’empowerment négociées par les femmes et de quelles manières leur empowerment est réalisé avec les contraintes, grâce à des mécanismes de coopération.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- L’entrepreneuriat social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perçu comme le développement au-delà de l’assistance, l’entrepreneuriat social permet un développement qui ne dépend plus des bailleurs extérieurs et s’inscrit dans les politiques de développement des Nations-Unies (par exemple intégré dans l’Objectif de Développement Durable 9) en étant perçu comme le moyen de sortir des situations de dépendances de la pauvreté. Les entrepreneurs sociaux sont donc des agents du changement qui peuvent être considérés comme une solution au niveau micro pour réduire la pauvreté au niveau local. Ainsi est convoquée la question de la stimulation de l’entrepreneuriat social dans les pays en voie de développement, dans un contexte où les structures et les ressources qui soutiennent l’entrepreneuriat traditionnel sont absentes. Mes travaux portent sur les facteurs facilitant l’entrepreneuriat et analysent les mécanismes d’autonomisation saisis par les entrepreneurs sociaux et interrogent ainsi de quelles manières les entreprises sociales sont novatrices en termes des produits et services qu’elles développent, mais aussi de leurs rapports au marché ou des formes d’entreprises adoptées. Me focalisant sur les femmes qui représente une importante part des entrepreneurs sociaux, je questionne ainsi quelles sont les contraintes liées au genre, et de quelle manière l’entrepreneuriat social est-il un moyen d’autonomisation ou un autre mode de reproduction social.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 AMR-B-CHANGE : Improving antibiotics use in West Africa : exploring current situation and developing strategies for behaviour change</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 MARGES : Des marges aux normes ; Regards croisés sur les transformations des liens familiaux en Afrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 “CoPREFAS” Collaborative Platform for REsearch on childhood and FAmily in Subsaharan Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes terminés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 « Conception bas carbone » : Analyse des problématiques genre du secteur informel dans le cadre d’un projet de quartier bas carbone, gare de Petersen, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 Etude des activités socio-économiques de la Haute-Ville d’Antananarivo, Madgascar (dans le cadre du classement de la zone au patrimoine mondial de l’UNESCO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 Analyse des indicateurs de vulnérabilité du Programme d’Alimentation Mondiale au Niger</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 FESO : Femme et entrepreneuriat social au Ghana, de nouvelles formes d’agir économiques au niveau micro. Bourse de post-doc de la Fondation Croix Rouge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements et diffusion des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai réalisé des enseignements en Anglais et en Français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Université Franco Tunisienne pour l’Afrique et la Méditerranée (Responsabilité sociale des entreprises et entrepreneuriat social : M2, Expertise économique des politiques et projets de développement) responsable d’UE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Département de maths appliqués aux sciences sociales d’Aix-Marseille Université (Méthodologies de la recherche + méthodologies de travail collaboratif)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 Département de géographie d’Aix-Marseille Université (M1 : Le développement et ses politiques Nord-Sud) responsable d’UE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 Northeastern university, Boston, USA (Entrepreneuriat social et développement durable en Inde, école de terrain à Mumbay, Inde.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 Département de sociologie d’Aix-Marseille Université (L1 : Phénomènes sociaux & méthodes de mesure pour les sciences sociales responsable d’UE, L1 : Initiation à l’enquête & au langage sociologique, L2 : Histoire économique & sociale co-responsable d’UE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 Vrije Universiteit, Amsterdam (M1 : Stratégies d’endiguement des maladies contagieuses, M1 : Analyse comparée des systèmes de santé, M1 : Analyse des politiques publiques, M1 : Méthodes de recherches qualitatives et quantitatives responsable d’UE, L3 : Santé publique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences citoyennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 Action IRD pour les jeunes : Les Révélateurs / méthodologie Photovoice </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ird.fr/des-lyceens-la-d</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 Action IRD pour les jeunes : Villes en questions (Enquête sur la place des femmes et des hommes dans l’espace public)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales Institutions Académiques Partenaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">African Studies Center, Leiden, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Athena Institute, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard Nocht Insitute for Tropical Medicine, Hamburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Center for Sustainable Development, University of Liberal Arts, Dacca, Bangladesh</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heidelberg Institute of Global Health, Heidelberg, Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IRSS, Ouagadougou, Burkina-Faso</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kumasi Center for Collaborative Research, Kumasi, Ghana</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire PACTE, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lasdel, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noguchi Memorial Institute, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences and Technology Policy Research Institute, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Madagascar, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wageningen University, Wageningen, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of social capital in entrepreneurship and development: Poor women in rural Bangladesh. PhD thesis, Vrije Universiteit, Amsterdam, 247 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Vrije Universiteit Amsterdam, Amsterdam, The Netherlands, 2016. English. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03667530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gare au cœur des marchés populaires à Dakar : conflits et compromis dans la fabrique d’une ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia-Alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cina Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135-136 (1), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.135.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04637418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Women as Social Entrepreneurs in the Environmental Sector in Ghana: Development Hackers and the Re-imagining of Sustainable Development Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia-Alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Essegbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (3), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54175/hsustain2030012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual suspect? The private sector in knowledge partnerships for agricultural and rural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavez-Tarfur, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dentoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwanuka, S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Korner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management for Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use critical discourse analysis for policy analysis: a guideline for policymakers and other professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management for Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre lutte et cohésion sociales. Une analyse microsociologique des pratiques de l’empowerment des femmes au Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting down to business? Critical discourse analysis of perspectives on the private sector in sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et validation d’un questionnaire de qualité de vie chez les patients opérés d’un cancer de la thyroïde (THYCA-QoL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schiappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia A. Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.S173. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2018.03.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, Social Capital, and Grassroots Development: Insights from Rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2017.1417584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic framework for strengthening women's social capital: strategies for community development in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein B.M. Zweekhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske F.G. Bunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdj/bsx011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ‘having the will’ to ‘knowing the way’: Incremental transformation for poverty alleviation among rural women in Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Gf Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Bm Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.57 - 76. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1476750316685876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing social capital as a development strategy: Implications at the micro-level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein B.M. Zweekhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske F.G. Bunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.170 - 185. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1464993414565530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the disconnect: how network creation facilitates female Bangladeshi entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.457 - 470. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11365-014-0299-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural crest origin of olfactory ensheathing glia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Szabo-Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (49), pp.21040 - 21045. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1012248107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminist critical discourse analysis of ecopreneurship as an instrument for sustainable development: grand narratives, local stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental sustainability and development in organizations: Challenges and new strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7: Social Entrepreneurial Leadership: Creating opportunities for autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Bm Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and empirical research in social entrepreneurship The John Hopkins University series on Entrepreneurship, The John Hopkins University series on Entrepreneurship, Eward Elgar Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoice - exemple d'application au sein d'un projet de recherche-action participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire écritures alternatives du LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blown away by antimicrobial resistance in Ghana : how to study the infinite presence of Antibiotics in our daily lives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novinyo Yoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAI Medical Anthropology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’appropriation des normes d’agir économiques : une analyse de l’entrepreneuriat social au Ghana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de LPED «Production et diffusion des normes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discriminations de genre, violences conjugales et développement : quelles améliorations ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Deschênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dej’Cryptage, Séminaire INED/ AFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etude socio-économique des activités de la Haute-Ville d’Antananarivo, Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotoanosy Tahiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aunoble Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de recherche du LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation d’une méthodologie d’enquête via KoboTool Box : pour un recensement des activités socio-économiques de la Haute-Ville d‘Antananarivo, Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotoanosy Tahiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aunoble Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café du labo du LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A critical review of social entrepreneurship indicators” A metareview of indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">s 1st Annual Conference of the Private Sector Development Research Network (PSDRN), The Graduate Institute of International and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Weaving Empowerment: How Women Use Social Capital to Renegotiate Their Socio-Political Standing in Bangladesh »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanlan Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashundara Tripathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedding Gender Equality in Climate Action, Center for Sustainable Development, l'University of Liberal Arts, Bangladesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dhaka, Bangladesh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can we measure female social entrepreneurship performance?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability and Development Conference The University of Michigan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trajectoires d’émancipation des femmes au Bangladesh : entre marginalisation et aliénation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EFiGiES, Maison Méditerranéenne des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions de développement auprès des femmes : analyse de cas en Asie-Pacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Café du labo », LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S'émanciper en lien? Analyse d'une figure de l'émancipation au Bangladesh »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanlan Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashundara Tripathy Furlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Genre et Emancipation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating with constraints of women’s social capital in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. M. Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Initiative for Promoting Political Economy conference, "The Dark Side of Social Capital"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Paying-it-forward’: Mechanisms of social capital development among resource-poor women in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. M. Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Networks Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les pratiques de l’empowerment au Bangladesh et en Inde ; Une approche par la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’OSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des proto-cadhérines dans le développement neuro-musculaire, électroporation in ovo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'IBDML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie informelle au sein du site Petersen-Sandaga-Medina. Dynamiques économiques, ancrages spatiaux, vulnérabilités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PACTE - Université Grenoble Alpes; AREP. 2021, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’émanciper en lien ? Comment des femmes mobilisent leur capital social dans des projets de développement communautaires en Inde ? Rapport d'activité du GIS Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LPED (UMR 151- IRD-AMU). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring food security for the urban poor: the street food networks in Accra, Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vrije Universiteit Amsterdam, Amsterdam, The Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethics of public-private partnerships: a review of health product development partnerships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vrije Universiteit Amsterdam, Amsterdam, The Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social capital development for the hard-core poor women in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vrije Universiteit Amsterdam, Amsterdam, The Netherlands. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Protein FLIP in the Survival and Differentiation of Motor Neurons in the Mouse Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBDML. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Motor Neurons in the Vertebrate Forelimb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBDML [Marseille, France]. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Ryk Receptor in Motoneurons Pathfinding in the Limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] The Salk Institute, University of California, San Diego. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anastasia-Alithia Seferiadis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences Transdisciplinaires, actuellementpost-doctorante au LPED (IRD / Aix-Marseille Université)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anastasia-alithia-seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5783-1978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thème(s) de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : Genre, entrepreneuriat social, agro-écologie, empowerment / émancipation, capital social, socio-économie, sciences participatives (Photovoice, cartographie participative)Pays d’étude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bangladesh, Inde, Ghana, Madagascar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales questions scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- La transdisciplinarité : une co-production des connaissances au service du développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Disposant d’une formation à la fois en sciences naturelles et en sciences sociales, j’utilise les méthodologies de la transdisciplinarité. La question de la production de connaissances au service du développement est centrale dans mes recherches. En particulier, j’utilise une méthodologie spécifique de la transdisciplinarité : l’interactive learning and action développée dans le laboratoire de recherche dans lequel j’ai effectué ma thèse de doctorat[ Bunders, J.F.G. (1990) Biotechnology for small-scale farmers in developing countries : analysis and assessment procedures. Amsterdam : VrijeUniversiteit.]. La transdisciplinarité permet de générer des connaissances grâce à une collaboration au delà des disciplines et avec des acteurs non-académiques. J’ai développé différents outils permettant la génération collective de données avec différentes parties prenantes . J’utilise observations participantes, entretiens, discussions de focus-group et questionnaires, ainsi que diverses méthodes participatives comme la cartographie participative. J’ai notamment utilisé au Bangladesh la méthodologie photovoice, particulièrement adaptée aux personnes d’un degré d’alphabétisation limité. Ainsi, grâce à cette méthodologie, les femmes ont pu identifier et analyser collectivement leurs problèmes et les stratégies de changement élaborées. J’ai aussi développé un questionnaire de façon participative, qui a ensuite été administré par une équipe locale et a permis de mesurer les résultats du projet. Mes travaux interrogent également les difficultés liées à la collaboration entre différents acteurs et notamment au partage du pouvoir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- L’empowerment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afin de lutter contre les discriminations liées au genre, activistes et intellectuelles féministes se sont emparées de la notion d’empowerment. Afin de promouvoir l’émancipation des femmes, est posée la question des causes de la subordination et donc du pouvoir. En m’appuyant sur les travaux de l’économie féministe, j’interroge la conception du pouvoir à l’intérieur des ménages. Pour reprendre les mots de Naila Kabeer : “Comment est-il possible pour les femmes de reconnaître et de faire face aux injustices inhérentes aux relations sociales qui définissent leurs identités et donnent un sens à leur vie sans pour autant nier ou nuire à ces relations ? »[ Kabeer, N. (2011) Between affiliation and autonomy : navigating pathways of women’s empowerment and gender justice in rural Bangladesh. Development and Change 42(2), 499-528, page 503.]. Mes travaux analysent ainsi quelles sont les trajectoires d’empowerment négociées par les femmes et de quelles manières leur empowerment est réalisé avec les contraintes, grâce à des mécanismes de coopération.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- L’entrepreneuriat social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perçu comme le développement au-delà de l’assistance, l’entrepreneuriat social permet un développement qui ne dépend plus des bailleurs extérieurs et s’inscrit dans les politiques de développement des Nations-Unies (par exemple intégré dans l’Objectif de Développement Durable 9) en étant perçu comme le moyen de sortir des situations de dépendances de la pauvreté. Les entrepreneurs sociaux sont donc des agents du changement qui peuvent être considérés comme une solution au niveau micro pour réduire la pauvreté au niveau local. Ainsi est convoquée la question de la stimulation de l’entrepreneuriat social dans les pays en voie de développement, dans un contexte où les structures et les ressources qui soutiennent l’entrepreneuriat traditionnel sont absentes. Mes travaux portent sur les facteurs facilitant l’entrepreneuriat et analysent les mécanismes d’autonomisation saisis par les entrepreneurs sociaux et interrogent ainsi de quelles manières les entreprises sociales sont novatrices en termes des produits et services qu’elles développent, mais aussi de leurs rapports au marché ou des formes d’entreprises adoptées. Me focalisant sur les femmes qui représente une importante part des entrepreneurs sociaux, je questionne ainsi quelles sont les contraintes liées au genre, et de quelle manière l’entrepreneuriat social est-il un moyen d’autonomisation ou un autre mode de reproduction social.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 AMR-B-CHANGE : Improving antibiotics use in West Africa : exploring current situation and developing strategies for behaviour change</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 MARGES : Des marges aux normes ; Regards croisés sur les transformations des liens familiaux en Afrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 “CoPREFAS” Collaborative Platform for REsearch on childhood and FAmily in Subsaharan Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes terminés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 « Conception bas carbone » : Analyse des problématiques genre du secteur informel dans le cadre d’un projet de quartier bas carbone, gare de Petersen, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 Etude des activités socio-économiques de la Haute-Ville d’Antananarivo, Madgascar (dans le cadre du classement de la zone au patrimoine mondial de l’UNESCO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 Analyse des indicateurs de vulnérabilité du Programme d’Alimentation Mondiale au Niger</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 FESO : Femme et entrepreneuriat social au Ghana, de nouvelles formes d’agir économiques au niveau micro. Bourse de post-doc de la Fondation Croix Rouge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements et diffusion des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai réalisé des enseignements en Anglais et en Français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Université Franco Tunisienne pour l’Afrique et la Méditerranée (Responsabilité sociale des entreprises et entrepreneuriat social : M2, Expertise économique des politiques et projets de développement) responsable d’UE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Département de maths appliqués aux sciences sociales d’Aix-Marseille Université (Méthodologies de la recherche + méthodologies de travail collaboratif)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 Département de géographie d’Aix-Marseille Université (M1 : Le développement et ses politiques Nord-Sud) responsable d’UE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 Northeastern university, Boston, USA (Entrepreneuriat social et développement durable en Inde, école de terrain à Mumbay, Inde.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 Département de sociologie d’Aix-Marseille Université (L1 : Phénomènes sociaux & méthodes de mesure pour les sciences sociales responsable d’UE, L1 : Initiation à l’enquête & au langage sociologique, L2 : Histoire économique & sociale co-responsable d’UE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 Vrije Universiteit, Amsterdam (M1 : Stratégies d’endiguement des maladies contagieuses, M1 : Analyse comparée des systèmes de santé, M1 : Analyse des politiques publiques, M1 : Méthodes de recherches qualitatives et quantitatives responsable d’UE, L3 : Santé publique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences citoyennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 Action IRD pour les jeunes : Les Révélateurs / méthodologie Photovoice </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ird.fr/des-lyceens-la-d</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 Action IRD pour les jeunes : Villes en questions (Enquête sur la place des femmes et des hommes dans l’espace public)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales Institutions Académiques Partenaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">African Studies Center, Leiden, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Athena Institute, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard Nocht Insitute for Tropical Medicine, Hamburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Center for Sustainable Development, University of Liberal Arts, Dacca, Bangladesh</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heidelberg Institute of Global Health, Heidelberg, Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IRSS, Ouagadougou, Burkina-Faso</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kumasi Center for Collaborative Research, Kumasi, Ghana</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire PACTE, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lasdel, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noguchi Memorial Institute, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences and Technology Policy Research Institute, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Madagascar, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wageningen University, Wageningen, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of social capital in entrepreneurship and development: Poor women in rural Bangladesh. PhD thesis, Vrije Universiteit, Amsterdam, 247 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Vrije Universiteit Amsterdam, Amsterdam, The Netherlands, 2016. English. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03667530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gare au cœur des marchés populaires à Dakar : conflits et compromis dans la fabrique d’une ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia-Alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cina Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135-136 (1), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.135.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04637418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Women as Social Entrepreneurs in the Environmental Sector in Ghana: Development Hackers and the Re-imagining of Sustainable Development Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia-Alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Essegbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (3), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54175/hsustain2030012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual suspect? The private sector in knowledge partnerships for agricultural and rural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavez-Tarfur, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dentoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwanuka, S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Korner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management for Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use critical discourse analysis for policy analysis: a guideline for policymakers and other professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management for Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting down to business? Critical discourse analysis of perspectives on the private sector in sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre lutte et cohésion sociales. Une analyse microsociologique des pratiques de l’empowerment des femmes au Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, Social Capital, and Grassroots Development: Insights from Rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2017.1417584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et validation d’un questionnaire de qualité de vie chez les patients opérés d’un cancer de la thyroïde (THYCA-QoL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schiappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia A. Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.S173. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2018.03.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic framework for strengthening women's social capital: strategies for community development in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein B.M. Zweekhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske F.G. Bunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdj/bsx011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ‘having the will’ to ‘knowing the way’: Incremental transformation for poverty alleviation among rural women in Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Gf Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Bm Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.57 - 76. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1476750316685876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing social capital as a development strategy: Implications at the micro-level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein B.M. Zweekhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske F.G. Bunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.170 - 185. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1464993414565530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the disconnect: how network creation facilitates female Bangladeshi entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.457 - 470. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11365-014-0299-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural crest origin of olfactory ensheathing glia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Szabo-Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (49), pp.21040 - 21045. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1012248107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminist critical discourse analysis of ecopreneurship as an instrument for sustainable development: grand narratives, local stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental sustainability and development in organizations: Challenges and new strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7: Social Entrepreneurial Leadership: Creating opportunities for autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Bm Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and empirical research in social entrepreneurship The John Hopkins University series on Entrepreneurship, The John Hopkins University series on Entrepreneurship, Eward Elgar Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoice - exemple d'application au sein d'un projet de recherche-action participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire écritures alternatives du LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blown away by antimicrobial resistance in Ghana : how to study the infinite presence of Antibiotics in our daily lives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novinyo Yoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAI Medical Anthropology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discriminations de genre, violences conjugales et développement : quelles améliorations ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Deschênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dej’Cryptage, Séminaire INED/ AFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’appropriation des normes d’agir économiques : une analyse de l’entrepreneuriat social au Ghana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de LPED «Production et diffusion des normes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation d’une méthodologie d’enquête via KoboTool Box : pour un recensement des activités socio-économiques de la Haute-Ville d‘Antananarivo, Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotoanosy Tahiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aunoble Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café du labo du LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etude socio-économique des activités de la Haute-Ville d’Antananarivo, Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotoanosy Tahiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aunoble Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de recherche du LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Weaving Empowerment: How Women Use Social Capital to Renegotiate Their Socio-Political Standing in Bangladesh »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanlan Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashundara Tripathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedding Gender Equality in Climate Action, Center for Sustainable Development, l'University of Liberal Arts, Bangladesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dhaka, Bangladesh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A critical review of social entrepreneurship indicators” A metareview of indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">s 1st Annual Conference of the Private Sector Development Research Network (PSDRN), The Graduate Institute of International and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S'émanciper en lien? Analyse d'une figure de l'émancipation au Bangladesh »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanlan Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashundara Tripathy Furlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Genre et Emancipation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trajectoires d’émancipation des femmes au Bangladesh : entre marginalisation et aliénation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EFiGiES, Maison Méditerranéenne des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can we measure female social entrepreneurship performance?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability and Development Conference The University of Michigan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions de développement auprès des femmes : analyse de cas en Asie-Pacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Café du labo », LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating with constraints of women’s social capital in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. M. Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Initiative for Promoting Political Economy conference, "The Dark Side of Social Capital"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Paying-it-forward’: Mechanisms of social capital development among resource-poor women in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. M. Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Networks Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les pratiques de l’empowerment au Bangladesh et en Inde ; Une approche par la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’OSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des proto-cadhérines dans le développement neuro-musculaire, électroporation in ovo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'IBDML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie informelle au sein du site Petersen-Sandaga-Medina. Dynamiques économiques, ancrages spatiaux, vulnérabilités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PACTE - Université Grenoble Alpes; AREP. 2021, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’émanciper en lien ? Comment des femmes mobilisent leur capital social dans des projets de développement communautaires en Inde ? Rapport d'activité du GIS Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LPED (UMR 151- IRD-AMU). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethics of public-private partnerships: a review of health product development partnerships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vrije Universiteit Amsterdam, Amsterdam, The Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring food security for the urban poor: the street food networks in Accra, Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vrije Universiteit Amsterdam, Amsterdam, The Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social capital development for the hard-core poor women in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vrije Universiteit Amsterdam, Amsterdam, The Netherlands. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Protein FLIP in the Survival and Differentiation of Motor Neurons in the Mouse Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBDML. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Motor Neurons in the Vertebrate Forelimb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBDML [Marseille, France]. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Ryk Receptor in Motoneurons Pathfinding in the Limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] The Salk Institute, University of California, San Diego. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4627D0C3"/>
+    <w:nsid w:val="54538F3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D8A3CE5E"/>
+    <w:nsid w:val="9B62C95C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E774BB0"/>
+    <w:nsid w:val="6492A1CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5DC4E8D7"/>
+    <w:nsid w:val="567DD247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E36BDE1C"/>
+    <w:nsid w:val="267A393F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2005DA5A"/>
+    <w:nsid w:val="D98C8ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anastasia-alithia-seferiadis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5783-1978" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ird.fr/des-lyceens-la-d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03667530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia-Alithia Seferiadis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cina Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cummings" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Essegbey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54175/hsustain2030012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168640v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavez-Tarfur, J." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dentoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwanuka, S" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Haan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia&#8208;alithia Seferiadis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scheller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Staccini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schiappa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A. Seferiadis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Maas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Bunders" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Zweekhorst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2017.1417584" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein B.M. Zweekhorst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske F.G. Bunders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdj/bsx011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Gf Bunders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Bm Zweekhorst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476750316685876" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464993414565530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-014-0299-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Alithia Seferiadis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tyson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zwart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szabo-Rogers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1012248107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novinyo Yoda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arhinful" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Desch&#234;nes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoanosy Tahiry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunoble Alexis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scanlan Oliver" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashundara Tripathy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashundara Tripathy Furlong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. M. Zweekhorst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anastasia-alithia-seferiadis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5783-1978" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ird.fr/des-lyceens-la-d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03667530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia-Alithia Seferiadis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cina Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cummings" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Essegbey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54175/hsustain2030012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168640v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavez-Tarfur, J." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dentoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwanuka, S" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Haan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia&#8208;alithia Seferiadis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Maas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Bunders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Zweekhorst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2017.1417584" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scheller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Staccini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schiappa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A. Seferiadis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein B.M. Zweekhorst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske F.G. Bunders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdj/bsx011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Gf Bunders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Bm Zweekhorst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476750316685876" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464993414565530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-014-0299-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Alithia Seferiadis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tyson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zwart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szabo-Rogers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1012248107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novinyo Yoda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arhinful" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Desch&#234;nes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoanosy Tahiry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunoble Alexis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scanlan Oliver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashundara Tripathy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashundara Tripathy Furlong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. M. Zweekhorst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>