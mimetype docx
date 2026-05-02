--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anastasia-Alithia Seferiadis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences Transdisciplinaires, actuellementpost-doctorante au LPED (IRD / Aix-Marseille Université)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anastasia-alithia-seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5783-1978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thème(s) de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : Genre, entrepreneuriat social, agro-écologie, empowerment / émancipation, capital social, socio-économie, sciences participatives (Photovoice, cartographie participative)Pays d’étude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bangladesh, Inde, Ghana, Madagascar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales questions scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- La transdisciplinarité : une co-production des connaissances au service du développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Disposant d’une formation à la fois en sciences naturelles et en sciences sociales, j’utilise les méthodologies de la transdisciplinarité. La question de la production de connaissances au service du développement est centrale dans mes recherches. En particulier, j’utilise une méthodologie spécifique de la transdisciplinarité : l’interactive learning and action développée dans le laboratoire de recherche dans lequel j’ai effectué ma thèse de doctorat[ Bunders, J.F.G. (1990) Biotechnology for small-scale farmers in developing countries : analysis and assessment procedures. Amsterdam : VrijeUniversiteit.]. La transdisciplinarité permet de générer des connaissances grâce à une collaboration au delà des disciplines et avec des acteurs non-académiques. J’ai développé différents outils permettant la génération collective de données avec différentes parties prenantes . J’utilise observations participantes, entretiens, discussions de focus-group et questionnaires, ainsi que diverses méthodes participatives comme la cartographie participative. J’ai notamment utilisé au Bangladesh la méthodologie photovoice, particulièrement adaptée aux personnes d’un degré d’alphabétisation limité. Ainsi, grâce à cette méthodologie, les femmes ont pu identifier et analyser collectivement leurs problèmes et les stratégies de changement élaborées. J’ai aussi développé un questionnaire de façon participative, qui a ensuite été administré par une équipe locale et a permis de mesurer les résultats du projet. Mes travaux interrogent également les difficultés liées à la collaboration entre différents acteurs et notamment au partage du pouvoir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- L’empowerment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afin de lutter contre les discriminations liées au genre, activistes et intellectuelles féministes se sont emparées de la notion d’empowerment. Afin de promouvoir l’émancipation des femmes, est posée la question des causes de la subordination et donc du pouvoir. En m’appuyant sur les travaux de l’économie féministe, j’interroge la conception du pouvoir à l’intérieur des ménages. Pour reprendre les mots de Naila Kabeer : “Comment est-il possible pour les femmes de reconnaître et de faire face aux injustices inhérentes aux relations sociales qui définissent leurs identités et donnent un sens à leur vie sans pour autant nier ou nuire à ces relations ? »[ Kabeer, N. (2011) Between affiliation and autonomy : navigating pathways of women’s empowerment and gender justice in rural Bangladesh. Development and Change 42(2), 499-528, page 503.]. Mes travaux analysent ainsi quelles sont les trajectoires d’empowerment négociées par les femmes et de quelles manières leur empowerment est réalisé avec les contraintes, grâce à des mécanismes de coopération.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- L’entrepreneuriat social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perçu comme le développement au-delà de l’assistance, l’entrepreneuriat social permet un développement qui ne dépend plus des bailleurs extérieurs et s’inscrit dans les politiques de développement des Nations-Unies (par exemple intégré dans l’Objectif de Développement Durable 9) en étant perçu comme le moyen de sortir des situations de dépendances de la pauvreté. Les entrepreneurs sociaux sont donc des agents du changement qui peuvent être considérés comme une solution au niveau micro pour réduire la pauvreté au niveau local. Ainsi est convoquée la question de la stimulation de l’entrepreneuriat social dans les pays en voie de développement, dans un contexte où les structures et les ressources qui soutiennent l’entrepreneuriat traditionnel sont absentes. Mes travaux portent sur les facteurs facilitant l’entrepreneuriat et analysent les mécanismes d’autonomisation saisis par les entrepreneurs sociaux et interrogent ainsi de quelles manières les entreprises sociales sont novatrices en termes des produits et services qu’elles développent, mais aussi de leurs rapports au marché ou des formes d’entreprises adoptées. Me focalisant sur les femmes qui représente une importante part des entrepreneurs sociaux, je questionne ainsi quelles sont les contraintes liées au genre, et de quelle manière l’entrepreneuriat social est-il un moyen d’autonomisation ou un autre mode de reproduction social.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 AMR-B-CHANGE : Improving antibiotics use in West Africa : exploring current situation and developing strategies for behaviour change</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 MARGES : Des marges aux normes ; Regards croisés sur les transformations des liens familiaux en Afrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 “CoPREFAS” Collaborative Platform for REsearch on childhood and FAmily in Subsaharan Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes terminés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 « Conception bas carbone » : Analyse des problématiques genre du secteur informel dans le cadre d’un projet de quartier bas carbone, gare de Petersen, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 Etude des activités socio-économiques de la Haute-Ville d’Antananarivo, Madgascar (dans le cadre du classement de la zone au patrimoine mondial de l’UNESCO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 Analyse des indicateurs de vulnérabilité du Programme d’Alimentation Mondiale au Niger</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 FESO : Femme et entrepreneuriat social au Ghana, de nouvelles formes d’agir économiques au niveau micro. Bourse de post-doc de la Fondation Croix Rouge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements et diffusion des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai réalisé des enseignements en Anglais et en Français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Université Franco Tunisienne pour l’Afrique et la Méditerranée (Responsabilité sociale des entreprises et entrepreneuriat social : M2, Expertise économique des politiques et projets de développement) responsable d’UE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Département de maths appliqués aux sciences sociales d’Aix-Marseille Université (Méthodologies de la recherche + méthodologies de travail collaboratif)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 Département de géographie d’Aix-Marseille Université (M1 : Le développement et ses politiques Nord-Sud) responsable d’UE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 Northeastern university, Boston, USA (Entrepreneuriat social et développement durable en Inde, école de terrain à Mumbay, Inde.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 Département de sociologie d’Aix-Marseille Université (L1 : Phénomènes sociaux & méthodes de mesure pour les sciences sociales responsable d’UE, L1 : Initiation à l’enquête & au langage sociologique, L2 : Histoire économique & sociale co-responsable d’UE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 Vrije Universiteit, Amsterdam (M1 : Stratégies d’endiguement des maladies contagieuses, M1 : Analyse comparée des systèmes de santé, M1 : Analyse des politiques publiques, M1 : Méthodes de recherches qualitatives et quantitatives responsable d’UE, L3 : Santé publique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences citoyennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 Action IRD pour les jeunes : Les Révélateurs / méthodologie Photovoice </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ird.fr/des-lyceens-la-d</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 Action IRD pour les jeunes : Villes en questions (Enquête sur la place des femmes et des hommes dans l’espace public)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales Institutions Académiques Partenaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">African Studies Center, Leiden, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Athena Institute, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard Nocht Insitute for Tropical Medicine, Hamburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Center for Sustainable Development, University of Liberal Arts, Dacca, Bangladesh</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heidelberg Institute of Global Health, Heidelberg, Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IRSS, Ouagadougou, Burkina-Faso</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kumasi Center for Collaborative Research, Kumasi, Ghana</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire PACTE, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lasdel, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noguchi Memorial Institute, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences and Technology Policy Research Institute, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Madagascar, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wageningen University, Wageningen, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of social capital in entrepreneurship and development: Poor women in rural Bangladesh. PhD thesis, Vrije Universiteit, Amsterdam, 247 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Vrije Universiteit Amsterdam, Amsterdam, The Netherlands, 2016. English. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03667530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gare au cœur des marchés populaires à Dakar : conflits et compromis dans la fabrique d’une ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia-Alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cina Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135-136 (1), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.135.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04637418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Women as Social Entrepreneurs in the Environmental Sector in Ghana: Development Hackers and the Re-imagining of Sustainable Development Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia-Alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Essegbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (3), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54175/hsustain2030012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual suspect? The private sector in knowledge partnerships for agricultural and rural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavez-Tarfur, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dentoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwanuka, S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Korner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management for Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use critical discourse analysis for policy analysis: a guideline for policymakers and other professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management for Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting down to business? Critical discourse analysis of perspectives on the private sector in sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre lutte et cohésion sociales. Une analyse microsociologique des pratiques de l’empowerment des femmes au Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, Social Capital, and Grassroots Development: Insights from Rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2017.1417584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et validation d’un questionnaire de qualité de vie chez les patients opérés d’un cancer de la thyroïde (THYCA-QoL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schiappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia A. Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.S173. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2018.03.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic framework for strengthening women's social capital: strategies for community development in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein B.M. Zweekhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske F.G. Bunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdj/bsx011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ‘having the will’ to ‘knowing the way’: Incremental transformation for poverty alleviation among rural women in Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Gf Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Bm Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.57 - 76. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1476750316685876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing social capital as a development strategy: Implications at the micro-level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein B.M. Zweekhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske F.G. Bunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.170 - 185. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1464993414565530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the disconnect: how network creation facilitates female Bangladeshi entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.457 - 470. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11365-014-0299-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural crest origin of olfactory ensheathing glia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Szabo-Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (49), pp.21040 - 21045. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1012248107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminist critical discourse analysis of ecopreneurship as an instrument for sustainable development: grand narratives, local stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental sustainability and development in organizations: Challenges and new strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7: Social Entrepreneurial Leadership: Creating opportunities for autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Bm Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and empirical research in social entrepreneurship The John Hopkins University series on Entrepreneurship, The John Hopkins University series on Entrepreneurship, Eward Elgar Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoice - exemple d'application au sein d'un projet de recherche-action participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire écritures alternatives du LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blown away by antimicrobial resistance in Ghana : how to study the infinite presence of Antibiotics in our daily lives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novinyo Yoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAI Medical Anthropology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discriminations de genre, violences conjugales et développement : quelles améliorations ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Deschênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dej’Cryptage, Séminaire INED/ AFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’appropriation des normes d’agir économiques : une analyse de l’entrepreneuriat social au Ghana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de LPED «Production et diffusion des normes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation d’une méthodologie d’enquête via KoboTool Box : pour un recensement des activités socio-économiques de la Haute-Ville d‘Antananarivo, Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotoanosy Tahiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aunoble Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café du labo du LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etude socio-économique des activités de la Haute-Ville d’Antananarivo, Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotoanosy Tahiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aunoble Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de recherche du LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Weaving Empowerment: How Women Use Social Capital to Renegotiate Their Socio-Political Standing in Bangladesh »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanlan Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashundara Tripathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedding Gender Equality in Climate Action, Center for Sustainable Development, l'University of Liberal Arts, Bangladesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dhaka, Bangladesh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A critical review of social entrepreneurship indicators” A metareview of indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">s 1st Annual Conference of the Private Sector Development Research Network (PSDRN), The Graduate Institute of International and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S'émanciper en lien? Analyse d'une figure de l'émancipation au Bangladesh »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanlan Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashundara Tripathy Furlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Genre et Emancipation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trajectoires d’émancipation des femmes au Bangladesh : entre marginalisation et aliénation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EFiGiES, Maison Méditerranéenne des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can we measure female social entrepreneurship performance?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability and Development Conference The University of Michigan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions de développement auprès des femmes : analyse de cas en Asie-Pacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Café du labo », LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating with constraints of women’s social capital in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. M. Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Initiative for Promoting Political Economy conference, "The Dark Side of Social Capital"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Paying-it-forward’: Mechanisms of social capital development among resource-poor women in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. M. Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Networks Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les pratiques de l’empowerment au Bangladesh et en Inde ; Une approche par la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’OSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des proto-cadhérines dans le développement neuro-musculaire, électroporation in ovo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'IBDML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie informelle au sein du site Petersen-Sandaga-Medina. Dynamiques économiques, ancrages spatiaux, vulnérabilités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PACTE - Université Grenoble Alpes; AREP. 2021, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’émanciper en lien ? Comment des femmes mobilisent leur capital social dans des projets de développement communautaires en Inde ? Rapport d'activité du GIS Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LPED (UMR 151- IRD-AMU). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethics of public-private partnerships: a review of health product development partnerships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vrije Universiteit Amsterdam, Amsterdam, The Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring food security for the urban poor: the street food networks in Accra, Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vrije Universiteit Amsterdam, Amsterdam, The Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social capital development for the hard-core poor women in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vrije Universiteit Amsterdam, Amsterdam, The Netherlands. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Protein FLIP in the Survival and Differentiation of Motor Neurons in the Mouse Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBDML. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Motor Neurons in the Vertebrate Forelimb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBDML [Marseille, France]. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Ryk Receptor in Motoneurons Pathfinding in the Limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] The Salk Institute, University of California, San Diego. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anastasia-Alithia Seferiadis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences Transdisciplinaires, actuellementpost-doctorante au LPED (IRD / Aix-Marseille Université)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anastasia-alithia-seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5783-1978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thème(s) de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : Genre, entrepreneuriat social, agro-écologie, empowerment / émancipation, capital social, socio-économie, sciences participatives (Photovoice, cartographie participative)Pays d’étude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bangladesh, Inde, Ghana, Madagascar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales questions scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- La transdisciplinarité : une co-production des connaissances au service du développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Disposant d’une formation à la fois en sciences naturelles et en sciences sociales, j’utilise les méthodologies de la transdisciplinarité. La question de la production de connaissances au service du développement est centrale dans mes recherches. En particulier, j’utilise une méthodologie spécifique de la transdisciplinarité : l’interactive learning and action développée dans le laboratoire de recherche dans lequel j’ai effectué ma thèse de doctorat[ Bunders, J.F.G. (1990) Biotechnology for small-scale farmers in developing countries : analysis and assessment procedures. Amsterdam : VrijeUniversiteit.]. La transdisciplinarité permet de générer des connaissances grâce à une collaboration au delà des disciplines et avec des acteurs non-académiques. J’ai développé différents outils permettant la génération collective de données avec différentes parties prenantes . J’utilise observations participantes, entretiens, discussions de focus-group et questionnaires, ainsi que diverses méthodes participatives comme la cartographie participative. J’ai notamment utilisé au Bangladesh la méthodologie photovoice, particulièrement adaptée aux personnes d’un degré d’alphabétisation limité. Ainsi, grâce à cette méthodologie, les femmes ont pu identifier et analyser collectivement leurs problèmes et les stratégies de changement élaborées. J’ai aussi développé un questionnaire de façon participative, qui a ensuite été administré par une équipe locale et a permis de mesurer les résultats du projet. Mes travaux interrogent également les difficultés liées à la collaboration entre différents acteurs et notamment au partage du pouvoir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- L’empowerment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afin de lutter contre les discriminations liées au genre, activistes et intellectuelles féministes se sont emparées de la notion d’empowerment. Afin de promouvoir l’émancipation des femmes, est posée la question des causes de la subordination et donc du pouvoir. En m’appuyant sur les travaux de l’économie féministe, j’interroge la conception du pouvoir à l’intérieur des ménages. Pour reprendre les mots de Naila Kabeer : “Comment est-il possible pour les femmes de reconnaître et de faire face aux injustices inhérentes aux relations sociales qui définissent leurs identités et donnent un sens à leur vie sans pour autant nier ou nuire à ces relations ? »[ Kabeer, N. (2011) Between affiliation and autonomy : navigating pathways of women’s empowerment and gender justice in rural Bangladesh. Development and Change 42(2), 499-528, page 503.]. Mes travaux analysent ainsi quelles sont les trajectoires d’empowerment négociées par les femmes et de quelles manières leur empowerment est réalisé avec les contraintes, grâce à des mécanismes de coopération.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- L’entrepreneuriat social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perçu comme le développement au-delà de l’assistance, l’entrepreneuriat social permet un développement qui ne dépend plus des bailleurs extérieurs et s’inscrit dans les politiques de développement des Nations-Unies (par exemple intégré dans l’Objectif de Développement Durable 9) en étant perçu comme le moyen de sortir des situations de dépendances de la pauvreté. Les entrepreneurs sociaux sont donc des agents du changement qui peuvent être considérés comme une solution au niveau micro pour réduire la pauvreté au niveau local. Ainsi est convoquée la question de la stimulation de l’entrepreneuriat social dans les pays en voie de développement, dans un contexte où les structures et les ressources qui soutiennent l’entrepreneuriat traditionnel sont absentes. Mes travaux portent sur les facteurs facilitant l’entrepreneuriat et analysent les mécanismes d’autonomisation saisis par les entrepreneurs sociaux et interrogent ainsi de quelles manières les entreprises sociales sont novatrices en termes des produits et services qu’elles développent, mais aussi de leurs rapports au marché ou des formes d’entreprises adoptées. Me focalisant sur les femmes qui représente une importante part des entrepreneurs sociaux, je questionne ainsi quelles sont les contraintes liées au genre, et de quelle manière l’entrepreneuriat social est-il un moyen d’autonomisation ou un autre mode de reproduction social.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 AMR-B-CHANGE : Improving antibiotics use in West Africa : exploring current situation and developing strategies for behaviour change</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 MARGES : Des marges aux normes ; Regards croisés sur les transformations des liens familiaux en Afrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 “CoPREFAS” Collaborative Platform for REsearch on childhood and FAmily in Subsaharan Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes terminés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 « Conception bas carbone » : Analyse des problématiques genre du secteur informel dans le cadre d’un projet de quartier bas carbone, gare de Petersen, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 Etude des activités socio-économiques de la Haute-Ville d’Antananarivo, Madgascar (dans le cadre du classement de la zone au patrimoine mondial de l’UNESCO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 Analyse des indicateurs de vulnérabilité du Programme d’Alimentation Mondiale au Niger</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 FESO : Femme et entrepreneuriat social au Ghana, de nouvelles formes d’agir économiques au niveau micro. Bourse de post-doc de la Fondation Croix Rouge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements et diffusion des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai réalisé des enseignements en Anglais et en Français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Université Franco Tunisienne pour l’Afrique et la Méditerranée (Responsabilité sociale des entreprises et entrepreneuriat social : M2, Expertise économique des politiques et projets de développement) responsable d’UE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Département de maths appliqués aux sciences sociales d’Aix-Marseille Université (Méthodologies de la recherche + méthodologies de travail collaboratif)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 Département de géographie d’Aix-Marseille Université (M1 : Le développement et ses politiques Nord-Sud) responsable d’UE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 Northeastern university, Boston, USA (Entrepreneuriat social et développement durable en Inde, école de terrain à Mumbay, Inde.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 Département de sociologie d’Aix-Marseille Université (L1 : Phénomènes sociaux & méthodes de mesure pour les sciences sociales responsable d’UE, L1 : Initiation à l’enquête & au langage sociologique, L2 : Histoire économique & sociale co-responsable d’UE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 Vrije Universiteit, Amsterdam (M1 : Stratégies d’endiguement des maladies contagieuses, M1 : Analyse comparée des systèmes de santé, M1 : Analyse des politiques publiques, M1 : Méthodes de recherches qualitatives et quantitatives responsable d’UE, L3 : Santé publique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences citoyennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 Action IRD pour les jeunes : Les Révélateurs / méthodologie Photovoice </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ird.fr/des-lyceens-la-d</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 Action IRD pour les jeunes : Villes en questions (Enquête sur la place des femmes et des hommes dans l’espace public)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales Institutions Académiques Partenaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">African Studies Center, Leiden, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Athena Institute, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard Nocht Insitute for Tropical Medicine, Hamburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Center for Sustainable Development, University of Liberal Arts, Dacca, Bangladesh</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heidelberg Institute of Global Health, Heidelberg, Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IRSS, Ouagadougou, Burkina-Faso</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kumasi Center for Collaborative Research, Kumasi, Ghana</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire PACTE, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lasdel, Niamey, Niger</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noguchi Memorial Institute, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences and Technology Policy Research Institute, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Madagascar, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wageningen University, Wageningen, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of social capital in entrepreneurship and development: Poor women in rural Bangladesh. PhD thesis, Vrije Universiteit, Amsterdam, 247 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Vrije Universiteit Amsterdam, Amsterdam, The Netherlands, 2016. English. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03667530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gare au cœur des marchés populaires à Dakar : conflits et compromis dans la fabrique d’une ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia-Alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cina Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135-136 (1), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.135.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04637418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Women as Social Entrepreneurs in the Environmental Sector in Ghana: Development Hackers and the Re-imagining of Sustainable Development Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia-Alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Essegbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (3), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54175/hsustain2030012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use critical discourse analysis for policy analysis: a guideline for policymakers and other professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management for Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual suspect? The private sector in knowledge partnerships for agricultural and rural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavez-Tarfur, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dentoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwanuka, S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Korner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management for Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting down to business? Critical discourse analysis of perspectives on the private sector in sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre lutte et cohésion sociales. Une analyse microsociologique des pratiques de l’empowerment des femmes au Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, Social Capital, and Grassroots Development: Insights from Rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2017.1417584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et validation d’un questionnaire de qualité de vie chez les patients opérés d’un cancer de la thyroïde (THYCA-QoL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schiappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia A. Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.S173. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2018.03.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic framework for strengthening women's social capital: strategies for community development in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein B.M. Zweekhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske F.G. Bunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdj/bsx011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ‘having the will’ to ‘knowing the way’: Incremental transformation for poverty alleviation among rural women in Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Gf Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Bm Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.57 - 76. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1476750316685876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing social capital as a development strategy: Implications at the micro-level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein B.M. Zweekhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske F.G. Bunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.170 - 185. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1464993414565530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the disconnect: how network creation facilitates female Bangladeshi entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.457 - 470. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11365-014-0299-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural crest origin of olfactory ensheathing glia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Szabo-Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (49), pp.21040 - 21045. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1012248107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminist critical discourse analysis of ecopreneurship as an instrument for sustainable development: grand narratives, local stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia‐alithia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental sustainability and development in organizations: Challenges and new strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7: Social Entrepreneurial Leadership: Creating opportunities for autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Bunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein Bm Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and empirical research in social entrepreneurship The John Hopkins University series on Entrepreneurship, The John Hopkins University series on Entrepreneurship, Eward Elgar Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoice - exemple d'application au sein d'un projet de recherche-action participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire écritures alternatives du LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blown away by antimicrobial resistance in Ghana : how to study the infinite presence of Antibiotics in our daily lives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novinyo Yoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAI Medical Anthropology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’appropriation des normes d’agir économiques : une analyse de l’entrepreneuriat social au Ghana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de LPED «Production et diffusion des normes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discriminations de genre, violences conjugales et développement : quelles améliorations ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Deschênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dej’Cryptage, Séminaire INED/ AFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation d’une méthodologie d’enquête via KoboTool Box : pour un recensement des activités socio-économiques de la Haute-Ville d‘Antananarivo, Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotoanosy Tahiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aunoble Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café du labo du LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etude socio-économique des activités de la Haute-Ville d’Antananarivo, Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotoanosy Tahiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aunoble Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de recherche du LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Weaving Empowerment: How Women Use Social Capital to Renegotiate Their Socio-Political Standing in Bangladesh »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanlan Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashundara Tripathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedding Gender Equality in Climate Action, Center for Sustainable Development, l'University of Liberal Arts, Bangladesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dhaka, Bangladesh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A critical review of social entrepreneurship indicators” A metareview of indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">s 1st Annual Conference of the Private Sector Development Research Network (PSDRN), The Graduate Institute of International and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S'émanciper en lien? Analyse d'une figure de l'émancipation au Bangladesh »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanlan Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashundara Tripathy Furlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Genre et Emancipation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can we measure female social entrepreneurship performance?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability and Development Conference The University of Michigan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trajectoires d’émancipation des femmes au Bangladesh : entre marginalisation et aliénation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EFiGiES, Maison Méditerranéenne des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions de développement auprès des femmes : analyse de cas en Asie-Pacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Café du labo », LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating with constraints of women’s social capital in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. M. Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Initiative for Promoting Political Economy conference, "The Dark Side of Social Capital"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Paying-it-forward’: Mechanisms of social capital development among resource-poor women in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. M. Zweekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Networks Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les pratiques de l’empowerment au Bangladesh et en Inde ; Une approche par la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’OSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des proto-cadhérines dans le développement neuro-musculaire, électroporation in ovo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'IBDML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’économie informelle au sein du site Petersen-Sandaga-Medina. Dynamiques économiques, ancrages spatiaux, vulnérabilités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PACTE - Université Grenoble Alpes; AREP. 2021, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’émanciper en lien ? Comment des femmes mobilisent leur capital social dans des projets de développement communautaires en Inde ? Rapport d'activité du GIS Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LPED (UMR 151- IRD-AMU). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring food security for the urban poor: the street food networks in Accra, Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vrije Universiteit Amsterdam, Amsterdam, The Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethics of public-private partnerships: a review of health product development partnerships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vrije Universiteit Amsterdam, Amsterdam, The Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social capital development for the hard-core poor women in rural Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vrije Universiteit Amsterdam, Amsterdam, The Netherlands. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Protein FLIP in the Survival and Differentiation of Motor Neurons in the Mouse Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBDML. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Motor Neurons in the Vertebrate Forelimb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBDML [Marseille, France]. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Ryk Receptor in Motoneurons Pathfinding in the Limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] The Salk Institute, University of California, San Diego. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54538F3B"/>
+    <w:nsid w:val="A75E5DD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9B62C95C"/>
+    <w:nsid w:val="8AF0277A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6492A1CD"/>
+    <w:nsid w:val="27474981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="567DD247"/>
+    <w:nsid w:val="D1583BE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="267A393F"/>
+    <w:nsid w:val="2F9FC475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D98C8ACA"/>
+    <w:nsid w:val="180AEC16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anastasia-alithia-seferiadis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5783-1978" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ird.fr/des-lyceens-la-d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03667530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia-Alithia Seferiadis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cina Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cummings" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Essegbey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54175/hsustain2030012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168640v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavez-Tarfur, J." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dentoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwanuka, S" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Haan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia&#8208;alithia Seferiadis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Maas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Bunders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Zweekhorst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2017.1417584" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scheller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Staccini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schiappa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A. Seferiadis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein B.M. Zweekhorst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske F.G. Bunders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdj/bsx011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Gf Bunders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Bm Zweekhorst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476750316685876" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464993414565530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-014-0299-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Alithia Seferiadis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tyson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zwart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szabo-Rogers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1012248107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novinyo Yoda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arhinful" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Desch&#234;nes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoanosy Tahiry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunoble Alexis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scanlan Oliver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashundara Tripathy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashundara Tripathy Furlong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. M. Zweekhorst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anastasia-alithia-seferiadis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5783-1978" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ird.fr/des-lyceens-la-d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03667530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia-Alithia Seferiadis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cina Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cummings" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Essegbey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54175/hsustain2030012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Haan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia&#8208;alithia Seferiadis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavez-Tarfur, J." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dentoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwanuka, S" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Maas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Bunders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Zweekhorst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2017.1417584" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scheller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Staccini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schiappa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A. Seferiadis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein B.M. Zweekhorst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske F.G. Bunders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdj/bsx011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Gf Bunders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Bm Zweekhorst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476750316685876" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464993414565530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-014-0299-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Alithia Seferiadis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tyson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zwart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szabo-Rogers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1012248107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novinyo Yoda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arhinful" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Desch&#234;nes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoanosy Tahiry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunoble Alexis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scanlan Oliver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashundara Tripathy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashundara Tripathy Furlong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. M. Zweekhorst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>