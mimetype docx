--- v0 (2026-03-27)
+++ v1 (2026-05-02)
@@ -1123,295 +1123,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 180 Myr-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Genomic Selection to Improve Disease Resistance in Two Marine Fishes, the European Sea Bass (Dicentrarchus labrax) and the Gilthead Sea Bream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christin Höhne</w:t>
+                <w:t xml:space="preserve">Ronan Griot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Kreuz</w:t>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Du</w:t>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0089⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.665920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.665920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329961v1</w:t>
+                <w:t xml:space="preserve">hal-03360561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Genomic Selection to Improve Disease Resistance in Two Marine Fishes, the European Sea Bass (Dicentrarchus labrax) and the Gilthead Sea Bream (Sparus aurata)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Griot</w:t>
+                <w:t xml:space="preserve">A 180 Myr-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiner Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Allal</w:t>
+                <w:t xml:space="preserve">Christin Höhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Phocas</w:t>
+                <w:t xml:space="preserve">Eva Kreuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Kang Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.665920. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376 (1832), pp.20200089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.665920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360561v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we identify wild-born salmon from parentage assignment data? A case study in the Garonne-Dordogne rivers salmon restoration programme in France</w:t>
               </w:r>
@@ -1659,377 +1659,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t>
+                <w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their use in a common carp breeding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Feron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Roques</w:t>
+                <w:t xml:space="preserve">Martin Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 520, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623895v1</w:t>
+                <w:t xml:space="preserve">hal-02627292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their use in a common carp breeding program</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kocour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antti Kause</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 520, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627292v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic relationship between koi herpesvirus disease resistance and production traits inferred from sibling performance in Amur mirror carp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinfeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Palaiokostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross D. Houston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 520, pp.1-6. </w:t>
@@ -2080,51 +2080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2253,51 +2253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 519, pp.734877. </w:t>
@@ -2348,90 +2348,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide estimates of genetic diversity, inbreeding and effective size of experimental and commercial rainbow trout lines undergoing selective breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (1), pp.26. </w:t>
@@ -2463,602 +2463,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout resistance to bacterial cold water disease: two new quantitative trait loci identified after a natural disease outbreak on a French farm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+                <w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brard‐fudulea</w:t>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Charles</w:t>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50 (3), pp.293-297. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/age.12777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166481v1</w:t>
+                <w:t xml:space="preserve">hal-02627462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Rainbow trout resistance to bacterial cold water disease: two new quantitative trait loci identified after a natural disease outbreak on a French farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">S. Brard‐fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.293-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/age.12777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627462v1</w:t>
+                <w:t xml:space="preserve">hal-02166481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association and genomic prediction of resistance to viral nervous necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cariou</w:t>
+                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: New insights from simulations based on field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 486, pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-018-0401-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826622v1</w:t>
+                <w:t xml:space="preserve">hal-01674984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: New insights from simulations based on field data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+                <w:t xml:space="preserve">Genome-wide association and genomic prediction of resistance to viral nervous necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Jean-Sebastien Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 486, pp.175-183. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-018-0401-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674984v1</w:t>
+                <w:t xml:space="preserve">hal-01826622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetics of overwintering performance in two-year old common carp and its relation to performance until market size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3135,90 +3135,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in Common Carp with in vivo morphological predictors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Debeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3871,51 +3871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
@@ -3938,277 +3938,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourteen candidate genes governing spontaneous sex-reversal in xx-rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Un nouvel outil pour la sélection génétique de deux espèces d'esturgeons polyploïdes (Acipenser baerii et Acipenser gueldenstaedtii) : un panel de marqueurs SNPs pour la reconstitution du pedigree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Debeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755014v1</w:t>
+                <w:t xml:space="preserve">hal-05223905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel outil pour la sélection génétique de deux espèces d'esturgeons polyploïdes (Acipenser baerii et Acipenser gueldenstaedtii) : un panel de marqueurs SNPs pour la reconstitution du pedigree</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
+                <w:t xml:space="preserve">Fourteen candidate genes governing spontaneous sex-reversal in xx-rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">EAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223905v1</w:t>
+                <w:t xml:space="preserve">hal-04755014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des paramètres génétiques de la croissance et de la qualité dans la population d'Oso Farming de la crevette tigrée de Madagascar Penaeus monodon</w:t>
               </w:r>
@@ -4246,51 +4246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
@@ -4345,51 +4345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4470,51 +4470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4563,980 +4563,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185868v1</w:t>
+                <w:t xml:space="preserve">hal-04185918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t>
+              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185918v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+                <w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03889117v1</w:t>
+                <w:t xml:space="preserve">hal-04185721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Phocas</w:t>
+                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185721v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03889117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX-female rainbow trout (O. mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Phocas</w:t>
+                <w:t xml:space="preserve">Toward a selection to improve turbot (Scophthalmus maximus) resistance to edwardsiellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international symposium on Genomics In Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, On line Conference, France</w:t>
+              <w:t xml:space="preserve">EAFP 2021 - 20th International Conference on Diseases of Fish and Shellfish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aberdeen - Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386528v1</w:t>
+                <w:t xml:space="preserve">hal-03373927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a selection to improve turbot (Scophthalmus maximus) resistance to edwardsiellosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Combining data from successive cohorts to increase the accuracy of estimated breeding values: a case study in a gilthead sea bream (Sparus aurata) commercial line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morin</w:t>
+                <w:t xml:space="preserve">Sophie S. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien J.-S. Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAFP 2021 - 20th International Conference on Diseases of Fish and Shellfish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Aberdeen - Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2020 online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373927v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining data from successive cohorts to increase the accuracy of estimated breeding values: a case study in a gilthead sea bream (Sparus aurata) commercial line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX-female rainbow trout (O. mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2020 online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">6th international symposium on Genomics In Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, On line Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187498v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a selection to improve turbot (Scophthalmus maximus) resistance to Edwardsiellosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aquaculture 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
@@ -5604,51 +5604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5690,90 +5690,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome wide association studies revealed one strong effect QTL for viral nervous necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Griot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5809,273 +5809,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de caractères de résistance à cinq pathologies dans les schémas de sélection commerciale de truite, bar et daurade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction génotype x aliment: que sait-on, où va-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée du SFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264929v1</w:t>
+                <w:t xml:space="preserve">hal-03187439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction génotype x aliment: que sait-on, où va-t-on ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de caractères de résistance à cinq pathologies dans les schémas de sélection commerciale de truite, bar et daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SFAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187439v1</w:t>
+                <w:t xml:space="preserve">hal-02264929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to genetically increase fillet yield in fish: relevant genetic parameters and methods for the estimation of genetic gain</w:t>
               </w:r>
@@ -6113,51 +6113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
@@ -6225,51 +6225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6324,90 +6324,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between koi herpesvirus disease resistance and other production traits inferred from sibling performance in amur mirror carp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinfeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Palaiokostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross D. Houston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
@@ -6430,402 +6430,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their utilization in common carp breeding program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Factors of variation of genomic selection accuracy for female reproduction traits with a constant reference population size of rainbow trouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference - Quantitative genetics and genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317178v1</w:t>
+                <w:t xml:space="preserve">hal-02788345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse à la sélection sur le rendement de filet chez la truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their utilization in common carp breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Allamelou</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734410v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors of variation of genomic selection accuracy for female reproduction traits with a constant reference population size of rainbow trouts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponse à la sélection sur le rendement de filet chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Allamelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference - Quantitative genetics and genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788345v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinisation spontanée chez la truite arc-en-ciel : de nouvelles régions du génome identifiées</w:t>
               </w:r>
@@ -7057,51 +7057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of genomic predictions for female reproduction traits in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7182,90 +7182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of genetic diversity throughout the genome in rainbow trout populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7320,77 +7320,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic estimates of diversity between and within french rainbow trout populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7676,402 +7676,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in common carp with in vivo morphological predictors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Breeding for disease resistance in farmed fish in the era of high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Veselý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
+              <w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012648v1</w:t>
+                <w:t xml:space="preserve">hal-03156780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for disease resistance in farmed fish in the era of high-throughput sequencing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cariou</w:t>
+                <w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156780v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in common carp with in vivo morphological predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Courant</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264916v1</w:t>
+                <w:t xml:space="preserve">hal-02012648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-family estimation of genetic parameters of growth, morphologic, immune and behavioral traits in the european abalone Haliotis tuberculata</w:t>
               </w:r>
@@ -8297,277 +8297,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritabilities of resistance to VNN and vibriosis and genetic correlations with production traits and processing yields in two selected commercial lines of the European sea bass Dicentrarchus labrax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">A first demonstration of realized selection response for fillet yield in fish, in rainbow trout oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Tiriau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joelle Cabon</w:t>
+                <w:t xml:space="preserve">Sebastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t>
+              <w:t xml:space="preserve">13. International Symposium for Genetics in Aquaculture (ISGA XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187102v1</w:t>
+                <w:t xml:space="preserve">hal-02264933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first demonstration of realized selection response for fillet yield in fish, in rainbow trout oncorhynchus mykiss</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Heritabilities of resistance to VNN and vibriosis and genetic correlations with production traits and processing yields in two selected commercial lines of the European sea bass Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tiriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Pallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Courant</w:t>
+                <w:t xml:space="preserve">Joelle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium for Genetics in Aquaculture (ISGA XIII)</w:t>
+              <w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264933v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on sélectionner sur le rendement de filet chez les poissons ? (et chez le bar en particulier)</w:t>
               </w:r>
@@ -8579,64 +8579,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Puledda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8691,51 +8691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic correlations between processing traits and disease resistance to pasteurellosis in a French hatchery population of gilthead sea bream (Sparus aurata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cariou Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8816,51 +8816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we select for fillet yield in fish ? A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8918,717 +8918,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dofungo Ouatarra</w:t>
+                <w:t xml:space="preserve">Prédicteurs morphologiques du rendement chez le bar: projet BAR3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Puledda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Tyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cariou</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coulombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741919v1</w:t>
+                <w:t xml:space="preserve">hal-02800398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédicteurs morphologiques du rendement chez le bar: projet BAR3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie Tyran</w:t>
+                <w:t xml:space="preserve">Résistance génétique à l'entérite chez la truite ? Interaction avec la flavobactériose et les caractères de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Coulombet</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800398v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance génétique à l'entérite chez la truite ? Interaction avec la flavobactériose et les caractères de production</w:t>
+                <w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Tyran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+                <w:t xml:space="preserve">Dofungo Ouatarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743196v1</w:t>
+                <w:t xml:space="preserve">hal-02741919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we select fish for improved fillet yield? A simulation study using base data from three different species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Investigation of genetic resistance to Viral Nervous Necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605575v1</w:t>
+                <w:t xml:space="preserve">hal-03155244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of genetic resistance to Viral Nervous Necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cariou</w:t>
+                <w:t xml:space="preserve">Can we select fish for improved fillet yield? A simulation study using base data from three different species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155244v1</w:t>
+                <w:t xml:space="preserve">hal-01605575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of indirect predictors of gutted and fillet yields in the gilthead sea bream Sparus aurata in using 2D camera, 3D digitizer and ultrasound technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dofungo Ouatarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9804,90 +9804,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype by diet interactions on growth and processing traits in rainbow trout ([i]Oncorhynchus mykiss[/i]), European sea bass ([i]Dicentrarchus labrax[/i]), gilthead sea bream ([i]Sparus aurata[/i]) and meagre [i](Argyrosomus regius)[/i] fed diets with almost complete substitution of both fish meal and fish oil by vegetal ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
@@ -10073,90 +10073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of flesh colour traits in market size common carp and their relation to production traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10250,51 +10250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
@@ -10461,51 +10461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTLs linked to survival and growth of rainbow trout fed a 100% plant-based diet in rainbow trout since the first meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10573,90 +10573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la diversité génétique entre et intra lignées françaises de truite arc en ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10724,51 +10724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10974,51 +10974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11224,51 +11224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11349,51 +11349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11599,77 +11599,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative additive genetic basis of high feed substitution by plant ingredients in four major fish species farmed in temperate and southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11724,77 +11724,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique de la capacité de quatre espèces piscicoles à utiliser de l'aliment à forts taux de végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12012,64 +12012,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiner Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christin Höhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kreuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12121,51 +12121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12230,51 +12230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Y-specific duplication/insertion of the anti-Mullerian hormone type II receptor gene based on a chromosome-scale genome assembly of yellow perch, Perca flavescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12282,51 +12282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12442,51 +12442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C06CB92"/>
+    <w:nsid w:val="FAE16083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12673,51 +12673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anastasia-bestin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1777-338X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doerflinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazeiraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2026.743807" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313464" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/are.15465" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736725" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin H&#246;hne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kreuz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665920" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louarn Fauchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bosc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734993" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D. Houston" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734986" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74757-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734877" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12777" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bruant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0401-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.12.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191624" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00283" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guillerm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peyrou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien J.-S. Bruant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317178v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kause" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788345v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182569v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Acin Perez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735029v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Ambrosio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012648v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156780v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187102v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tiriau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Sophie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balma" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Poncin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Lafille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Boucher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Tchou Fouk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350392v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonpunt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauduit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264930v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193908v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386578v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184266v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Coat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865605v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736518v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fitrianis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wahjudi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhyi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422535.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038088v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Kang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026383v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anastasia-bestin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1777-338X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doerflinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazeiraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2026.743807" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313464" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/are.15465" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736725" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin H&#246;hne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kreuz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louarn Fauchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bosc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734993" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D. Houston" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734986" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74757-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734877" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12777" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.12.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bruant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0401-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191624" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00283" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guillerm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373927v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peyrou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien J.-S. Bruant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788345v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kause" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182569v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Acin Perez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735029v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Ambrosio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tiriau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Sophie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balma" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155244v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Poncin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Lafille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Boucher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Tchou Fouk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350392v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonpunt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauduit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264930v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193908v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386578v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184266v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Coat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865605v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736518v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fitrianis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wahjudi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhyi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422535.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038088v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Kang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026383v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>