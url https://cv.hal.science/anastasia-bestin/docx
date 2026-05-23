--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -855,2435 +855,2435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex identification in immature Eurasian perch ( Perca fluviatilis ) using ultrasonography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameters of caviar yield, color, size and firmness using parentage assignment in an octoploid fish species, the Siberian sturgeon Acipenser baerii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Ledoré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Arnaud Malledant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Alix</w:t>
+                <w:t xml:space="preserve">Bastien Debeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/are.15465⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 540, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346049v1</w:t>
+                <w:t xml:space="preserve">hal-03198203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of caviar yield, color, size and firmness using parentage assignment in an octoploid fish species, the Siberian sturgeon Acipenser baerii</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Genomic Selection to Improve Disease Resistance in Two Marine Fishes, the European Sea Bass (Dicentrarchus labrax) and the Gilthead Sea Bream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Malledant</w:t>
+                <w:t xml:space="preserve">Ronan Griot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Debeuf</w:t>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Benoit</w:t>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.736725⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.665920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.665920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198203v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Genomic Selection to Improve Disease Resistance in Two Marine Fishes, the European Sea Bass (Dicentrarchus labrax) and the Gilthead Sea Bream (Sparus aurata)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Griot</w:t>
+                <w:t xml:space="preserve">A 180 Myr-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiner Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Allal</w:t>
+                <w:t xml:space="preserve">Christin Höhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Phocas</w:t>
+                <w:t xml:space="preserve">Eva Kreuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Kang Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.665920. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376 (1832), pp.20200089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.665920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360561v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 180 Myr-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
+                <w:t xml:space="preserve">Can we identify wild-born salmon from parentage assignment data? A case study in the Garonne-Dordogne rivers salmon restoration programme in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christin Höhne</w:t>
+                <w:t xml:space="preserve">Louarn Fauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Kreuz</w:t>
+                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Du</w:t>
+                <w:t xml:space="preserve">Stéphane Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 376 (1832), pp.20200089. </w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr/2021008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329961v1</w:t>
+                <w:t xml:space="preserve">hal-03188874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we identify wild-born salmon from parentage assignment data? A case study in the Garonne-Dordogne rivers salmon restoration programme in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Sex identification in immature Eurasian perch ( Perca fluviatilis ) using ultrasonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bosc</w:t>
+                <w:t xml:space="preserve">Maud Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (12), pp.6046-6051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2021008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/are.15465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188874v1</w:t>
+                <w:t xml:space="preserve">hal-03346049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic selection of female reproduction traits in rainbow trout</w:t>
+                <w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their use in a common carp breeding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D’ambrosio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+                <w:t xml:space="preserve">Martin Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Acin Perez</w:t>
+                <w:t xml:space="preserve">Antti Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 520, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06955-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938176v1</w:t>
+                <w:t xml:space="preserve">hal-02627292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their use in a common carp breeding program</w:t>
+                <w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Prchal</w:t>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kocour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734993⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627292v1</w:t>
+                <w:t xml:space="preserve">hal-02623895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic relationship between koi herpesvirus disease resistance and production traits inferred from sibling performance in Amur mirror carp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Feron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Roques</w:t>
+                <w:t xml:space="preserve">Ross D. Houston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 520, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623895v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationship between koi herpesvirus disease resistance and production traits inferred from sibling performance in Amur mirror carp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinfeng Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Prchal</w:t>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antti Kause</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734986⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74757-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627286v1</w:t>
+                <w:t xml:space="preserve">hal-02988446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: Relevant genetic parameters and methods to predict genetic gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Phocas</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74757-8⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 519, pp.734877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988446v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: Relevant genetic parameters and methods to predict genetic gain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Genetic architecture and genomic selection of female reproduction traits in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 519, pp.734877. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06955-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150887v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide estimates of genetic diversity, inbreeding and effective size of experimental and commercial rainbow trout lines undergoing selective breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-019-0468-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151750v1</w:t>
+                <w:t xml:space="preserve">hal-02627462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Rainbow trout resistance to bacterial cold water disease: two new quantitative trait loci identified after a natural disease outbreak on a French farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brard‐fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.293-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/age.12777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627462v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout resistance to bacterial cold water disease: two new quantitative trait loci identified after a natural disease outbreak on a French farm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide estimates of genetic diversity, inbreeding and effective size of experimental and commercial rainbow trout lines undergoing selective breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Charles</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50 (3), pp.293-297. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/age.12777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166481v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: New insights from simulations based on field data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+                <w:t xml:space="preserve">The genetics of overwintering performance in two-year old common carp and its relation to performance until market size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Gela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 486, pp.175-183. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674984v1</w:t>
+                <w:t xml:space="preserve">hal-01810425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association and genomic prediction of resistance to viral nervous necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in Common Carp with in vivo morphological predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-018-0401-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826622v1</w:t>
+                <w:t xml:space="preserve">hal-02625209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetics of overwintering performance in two-year old common carp and its relation to performance until market size</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Gela</w:t>
+                <w:t xml:space="preserve">Genome-wide association and genomic prediction of resistance to viral nervous necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191624⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-018-0401-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810425v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in Common Carp with in vivo morphological predictors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: New insights from simulations based on field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 486, pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625209v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of morphological predictors of fillet and carcass yield in European sea bass (Dicentrarchus labrax) for application in selective breeding</w:t>
               </w:r>
@@ -3720,77 +3720,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Debeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture (ISGA XV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cadiz, France</w:t>
@@ -3813,1346 +3813,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameter estimation of growth and quality traits in the Oso Farming population of Madagascar tiger shrimp Penaeus monodon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Guillerm</w:t>
+                <w:t xml:space="preserve">Fourteen candidate genes governing spontaneous sex-reversal in xx-rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">EAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724394v1</w:t>
+                <w:t xml:space="preserve">hal-04755014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel outil pour la sélection génétique de deux espèces d'esturgeons polyploïdes (Acipenser baerii et Acipenser gueldenstaedtii) : un panel de marqueurs SNPs pour la reconstitution du pedigree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Debeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourteen candidate genes governing spontaneous sex-reversal in xx-rainbow trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+                <w:t xml:space="preserve">Estimation des paramètres génétiques de la croissance et de la qualité dans la population d'Oso Farming de la crevette tigrée de Madagascar Penaeus monodon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755014v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres génétiques de la croissance et de la qualité dans la population d'Oso Farming de la crevette tigrée de Madagascar Penaeus monodon</w:t>
+                <w:t xml:space="preserve">Genetic parameter estimation of growth and quality traits in the Oso Farming population of Madagascar tiger shrimp Penaeus monodon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724100v1</w:t>
+                <w:t xml:space="preserve">hal-04724394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie fine de la résistance à la nécrose nerveuse virale chez le bar identifiée par séquençage du génome entier</w:t>
+                <w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoannah François</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185459v1</w:t>
+                <w:t xml:space="preserve">hal-04185918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHOLE GENOME SEQUENCING TO REFINE THE DETECTION OF QTL FOR VIRAL NERVOUS NECROSIS IN EUROPEAN SEA BASS (DICENTRARCHUS LABRAX)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th symposium on Genomics in Aquaculture Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116026v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
+                <w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185918v1</w:t>
+                <w:t xml:space="preserve">hal-04185721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Massieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185868v1</w:t>
+                <w:t xml:space="preserve">anses-03889117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t>
+                <w:t xml:space="preserve">Cartographie fine de la résistance à la nécrose nerveuse virale chez le bar identifiée par séquençage du génome entier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185721v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+                <w:t xml:space="preserve">WHOLE GENOME SEQUENCING TO REFINE THE DETECTION OF QTL FOR VIRAL NERVOUS NECROSIS IN EUROPEAN SEA BASS (DICENTRARCHUS LABRAX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">6th symposium on Genomics in Aquaculture Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03889117v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a selection to improve turbot (Scophthalmus maximus) resistance to edwardsiellosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX-female rainbow trout (O. mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,346 +5434,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a selection to improve turbot (Scophthalmus maximus) resistance to Edwardsiellosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morin</w:t>
+                <w:t xml:space="preserve">Genetic correlations between processing traits and individual feed efficiency in a gilthead sea bream (Sparus aurata) commercial line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aquaculture 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198176v1</w:t>
+                <w:t xml:space="preserve">hal-03360548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic correlations between processing traits and individual feed efficiency in a gilthead sea bream (Sparus aurata) commercial line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+                <w:t xml:space="preserve">Toward a selection to improve turbot (Scophthalmus maximus) resistance to Edwardsiellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">European Aquaculture 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360548v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome wide association studies revealed one strong effect QTL for viral nervous necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Griot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5809,2765 +5809,2765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction génotype x aliment: que sait-on, où va-t-on ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">GWAS reveals several genomic regions governing spontaneous XX-maleness in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SFAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187439v1</w:t>
+                <w:t xml:space="preserve">hal-02317177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de caractères de résistance à cinq pathologies dans les schémas de sélection commerciale de truite, bar et daurade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: relevant genetic parameters and methods for the estimation of genetic gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264929v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: relevant genetic parameters and methods for the estimation of genetic gain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
+                <w:t xml:space="preserve">The relationship between koi herpesvirus disease resistance and other production traits inferred from sibling performance in amur mirror carp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross D. Houston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187446v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWAS reveals several genomic regions governing spontaneous XX-maleness in rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francine Krieg</w:t>
+                <w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their utilization in common carp breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317177v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between koi herpesvirus disease resistance and other production traits inferred from sibling performance in amur mirror carp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antti Kause</w:t>
+                <w:t xml:space="preserve">Réponse à la sélection sur le rendement de filet chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Allamelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317166v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors of variation of genomic selection accuracy for female reproduction traits with a constant reference population size of rainbow trouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference - Quantitative genetics and genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological predictors of slaughter yields using 3D digitizer and their utilization in common carp breeding program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Masculinisation spontanée chez la truite arc-en-ciel : de nouvelles régions du génome identifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317178v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse à la sélection sur le rendement de filet chez la truite arc-en-ciel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very high genetic correlation for egg production traits between two successive spawning in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Acin Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cachelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734410v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinisation spontanée chez la truite arc-en-ciel : de nouvelles régions du génome identifiées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+                <w:t xml:space="preserve">Development of genomic predictions for female reproduction traits in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Belmonte</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Gordon Research conference - Quantitative genetics and genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182569v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high genetic correlation for egg production traits between two successive spawning in rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction génotype x aliment: que sait-on, où va-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée du SFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666024v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of genomic predictions for female reproduction traits in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration de caractères de résistance à cinq pathologies dans les schémas de sélection commerciale de truite, bar et daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research conference - Quantitative genetics and genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787972v1</w:t>
+                <w:t xml:space="preserve">hal-02264929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of genetic diversity throughout the genome in rainbow trout populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters of resistance to gastroenteritis (rtge) and rainbow trout fry syndrome (rtfs) in rainbow trout oncorhynchus mykiss and their genetic correlations with production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium of Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Genetics in Aquaculture (IAGA). INT., Jul 2018, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735029v1</w:t>
+                <w:t xml:space="preserve">hal-02738108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic estimates of diversity between and within french rainbow trout populations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Breeding for disease resistance in farmed fish in the era of high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Veselý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2018 - World Aquaculture Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193895v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of caviar production in DNA-pedigreed octoploid Siberian sturgeon (Acipenser baerii)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guemene</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665891v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of resistance to gastroenteritis (rtge) and rainbow trout fry syndrome (rtfs) in rainbow trout oncorhynchus mykiss and their genetic correlations with production traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guemene</w:t>
+                <w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in common carp with in vivo morphological predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738108v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for disease resistance in farmed fish in the era of high-throughput sequencing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed-family estimation of genetic parameters of growth, morphologic, immune and behavioral traits in the european abalone Haliotis tuberculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Veselý</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+                <w:t xml:space="preserve">S. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156780v1</w:t>
+                <w:t xml:space="preserve">hal-02011386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very high genetic correlation for egg production traits between two successive spawning in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Acin Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cachelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264916v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for genetic improvement of the main slaughter yields in common carp with in vivo morphological predictors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A first demonstration of realized selection response for fillet yield in fish, in rainbow trout oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
+              <w:t xml:space="preserve">13. International Symposium for Genetics in Aquaculture (ISGA XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012648v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-family estimation of genetic parameters of growth, morphologic, immune and behavioral traits in the european abalone Haliotis tuberculata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Heritabilities of resistance to VNN and vibriosis and genetic correlations with production traits and processing yields in two selected commercial lines of the European sea bass Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tiriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Pallandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. pp.111</w:t>
+              <w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011386v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high genetic correlation for egg production traits between two successive spawning in rainbow trout</w:t>
+                <w:t xml:space="preserve">Genetic parameters of caviar production in DNA-pedigreed octoploid Siberian sturgeon (Acipenser baerii)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malledant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Acin Perez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665921v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first demonstration of realized selection response for fillet yield in fish, in rainbow trout oncorhynchus mykiss</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Heterogeneity of genetic diversity throughout the genome in rainbow trout populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium for Genetics in Aquaculture (ISGA XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">International symposium of Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Genetics in Aquaculture (IAGA). INT., Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264933v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritabilities of resistance to VNN and vibriosis and genetic correlations with production traits and processing yields in two selected commercial lines of the European sea bass Dicentrarchus labrax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Genomic estimates of diversity between and within french rainbow trout populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joelle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Aqua 2018 - World Aquaculture Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187102v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on sélectionner sur le rendement de filet chez les poissons ? (et chez le bar en particulier)</w:t>
               </w:r>
@@ -8579,64 +8579,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Puledda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8691,51 +8691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic correlations between processing traits and disease resistance to pasteurellosis in a French hatchery population of gilthead sea bream (Sparus aurata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cariou Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8797,937 +8797,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we select for fillet yield in fish ? A simulation study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Prédicteurs morphologiques du rendement chez le bar: projet BAR3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Puledda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Tyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coulombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Breeders' Round Table</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tromso, Norway</w:t>
+              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799957v1</w:t>
+                <w:t xml:space="preserve">hal-02800398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédicteurs morphologiques du rendement chez le bar: projet BAR3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie Tyran</w:t>
+                <w:t xml:space="preserve">Résistance génétique à l'entérite chez la truite ? Interaction avec la flavobactériose et les caractères de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Coulombet</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800398v1</w:t>
+                <w:t xml:space="preserve">hal-02743196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance génétique à l'entérite chez la truite ? Interaction avec la flavobactériose et les caractères de production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+                <w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dofungo Ouatarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743196v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dofungo Ouatarra</w:t>
+                <w:t xml:space="preserve">Investigation of genetic resistance to Viral Nervous Necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741919v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of genetic resistance to Viral Nervous Necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cariou</w:t>
+                <w:t xml:space="preserve">Can we select fish for improved fillet yield? A simulation study using base data from three different species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155244v1</w:t>
+                <w:t xml:space="preserve">hal-01605575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we select fish for improved fillet yield? A simulation study using base data from three different species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters of indirect predictors of gutted and fillet yields in the gilthead sea bream Sparus aurata in using 2D camera, 3D digitizer and ultrasound technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dofungo Ouatarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ventre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605575v1</w:t>
+                <w:t xml:space="preserve">hal-02741462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of indirect predictors of gutted and fillet yields in the gilthead sea bream Sparus aurata in using 2D camera, 3D digitizer and ultrasound technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">How can we select for fillet yield in fish ? A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
+              <w:t xml:space="preserve">Fish Breeders' Round Table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741462v1</w:t>
+                <w:t xml:space="preserve">hal-02799957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation of Pacific Oyster larvae: a limited but promising survival!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9804,64 +9804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype by diet interactions on growth and processing traits in rainbow trout ([i]Oncorhynchus mykiss[/i]), European sea bass ([i]Dicentrarchus labrax[/i]), gilthead sea bream ([i]Sparus aurata[/i]) and meagre [i](Argyrosomus regius)[/i] fed diets with almost complete substitution of both fish meal and fish oil by vegetal ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10073,90 +10073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of flesh colour traits in market size common carp and their relation to production traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10192,346 +10192,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of genomic selection by imputation in sea bass and sea bream to improve processing traits and resistance to Viral Nervous Necrosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VERS LA PRODUCTION DE POPULATIONS MONOSEXE FEMELLE D'ESTURGEON SIBERIEN (ACIPENSER BAERII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Bajek</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonpunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Debeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malledant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">7èmes JRFP - Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185895v1</w:t>
+                <w:t xml:space="preserve">hal-05350392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VERS LA PRODUCTION DE POPULATIONS MONOSEXE FEMELLE D'ESTURGEON SIBERIEN (ACIPENSER BAERII)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of genomic selection by imputation in sea bass and sea bream to improve processing traits and resistance to Viral Nervous Necrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Malledant</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes JRFP - Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
+              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350392v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTLs linked to survival and growth of rainbow trout fed a 100% plant-based diet in rainbow trout since the first meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cachelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10573,77 +10573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la diversité génétique entre et intra lignées françaises de truite arc en ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10698,103 +10698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors of variation of genomic selection accuracy for female reproduction traits with a constant reference population size of rainbow trouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Quantitative Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lucca (Barga), France</w:t>
@@ -10823,90 +10823,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique et sélection génomique des caractères de reproduction femelle chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10948,103 +10948,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of genomic predictions for female reproduction traits in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Quantitative Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lucca (Barga), Italy</w:t>
@@ -11099,51 +11099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11211,90 +11211,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAINBOW TROUT RESISTANCE TO Flavobacterium psychrophilum: A GENOME WIDE ASSOCIATION STUDY IN A FRENCH POPULATION AFTER A NATURAL DISEASE OUTBREAK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018, AQUA 2018</w:t>
@@ -11349,51 +11349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11599,51 +11599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative additive genetic basis of high feed substitution by plant ingredients in four major fish species farmed in temperate and southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11724,51 +11724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique de la capacité de quatre espèces piscicoles à utiliser de l'aliment à forts taux de végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11980,301 +11980,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 180 My-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Du Kang</w:t>
+                <w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038088v1</w:t>
+                <w:t xml:space="preserve">hal-03026383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+                <w:t xml:space="preserve">A 180 My-old female-specific genome region in sturgeon reveals the oldest known vertebrate sex determining system with undifferentiated sex chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiner Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christin Höhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Phocas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Eva Kreuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026383v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Y-specific duplication/insertion of the anti-Mullerian hormone type II receptor gene based on a chromosome-scale genome assembly of yellow perch, Perca flavescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12282,51 +12282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12442,51 +12442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAE16083"/>
+    <w:nsid w:val="F3E5006A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12673,51 +12673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anastasia-bestin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1777-338X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doerflinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazeiraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2026.743807" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313464" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/are.15465" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736725" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin H&#246;hne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kreuz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louarn Fauchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bosc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734993" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D. Houston" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734986" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74757-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734877" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12777" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.12.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bruant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0401-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191624" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00283" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guillerm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373927v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peyrou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien J.-S. Bruant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788345v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kause" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182569v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Acin Perez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735029v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Ambrosio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tiriau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Sophie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balma" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155244v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Poncin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Lafille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Boucher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Tchou Fouk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350392v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonpunt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauduit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264930v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193908v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386578v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184266v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Coat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865605v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736518v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fitrianis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wahjudi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhyi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422535.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038088v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Kang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026383v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anastasia-bestin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1777-338X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doerflinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazeiraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2026.743807" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313464" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665920" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin H&#246;hne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kreuz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0089" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louarn Fauchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bosc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/are.15465" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734993" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D. Houston" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734986" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74757-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734877" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166481v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12777" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625209v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bruant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0401-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.12.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guillerm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373927v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peyrou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien J.-S. Bruant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187446v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317178v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kause" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182569v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Acin Perez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187439v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264929v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tiriau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735029v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Ambrosio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Sophie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balma" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Poncin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Lafille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Boucher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Tchou Fouk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350392v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonpunt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauduit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264930v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193908v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386578v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184266v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Coat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865605v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736518v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fitrianis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wahjudi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhyi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422535.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026383v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038088v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Kang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>