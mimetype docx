--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -1905,248 +1905,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the magnetic Barkhausen noise energy cycles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Skarlatos</w:t>
+                <w:t xml:space="preserve">Flaw characterization in conductive media based on pulsed eddy current measurements: A fast non‐iterative inversion approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 517, pp.167395. </w:t>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.259-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/smt2.12027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260453v1</w:t>
+                <w:t xml:space="preserve">hal-04547788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flaw characterization in conductive media based on pulsed eddy current measurements: A fast non‐iterative inversion approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reboud</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of the magnetic Barkhausen noise energy cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (3), pp.259-267. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 517, pp.167395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/smt2.12027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547788v1</w:t>
+                <w:t xml:space="preserve">hal-03260453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient calculation of transient eddy current response from multilayer cylindrical conductive media</w:t>
               </w:r>
@@ -4966,256 +4966,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based source optimisation for eddy-current thermography in planar specimens using meta-modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+                <w:t xml:space="preserve">Fast 3D model dedicated to thermographic inspections of planar composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almpion Ratsakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Almpion Ratsakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Compumag Society, Jul 2019, Paris, France. pp.ID-790</w:t>
+              <w:t xml:space="preserve">The 24th International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074981v1</w:t>
+                <w:t xml:space="preserve">hal-02177508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D model dedicated to thermographic inspections of planar composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based source optimisation for eddy-current thermography in planar specimens using meta-modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almpion Ratsakou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Compumag Society, Jul 2019, Paris, France. pp.ID-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177508v1</w:t>
+                <w:t xml:space="preserve">hal-02074981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical modelling of induction thermography for inspection of delaminated planar pieces</w:t>
               </w:r>
@@ -7941,51 +7941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="745480A0"/>
+    <w:nsid w:val="FB4A8AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8172,51 +8172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anastassios-skarlatos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5589-5145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05296246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kyrgiazoglou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Skarlatos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Theodoulidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05346734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Lyamkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Reddy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Dobmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13835416251345615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04679716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04387625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A. Riding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Harvey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102995" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04680037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenk van den Berg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2a04" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04563759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vigneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04239500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Vafeas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policarpos K. Papadopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Svarnas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Sarmas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Tytko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-De-Guerenu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Badiola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lelidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169265" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Poulakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3183019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Zurek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3199198" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115650" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04478694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/smt2.12027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0588" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasaosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2019.411935" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3008092" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02617537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almpion Ratsakou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2020.103527" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04556741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099822" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.11.053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.09.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.5168" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pipis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2496189" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01764493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2426676" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sollier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattiaux G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-407-7-136" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theodoulidis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0269" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reboud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-407-7-128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.918206" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05429409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bakry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195819v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Aarnts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Melzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danique Fintelman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05363433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04505006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435887v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fagan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9580043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03275112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02075381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1476/1/012005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099846" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02177508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kebe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schmidt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenk D. van den Berg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Kok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Beugeling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01800550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907760v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Jaap Vink" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01250022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Svato&#328;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820678v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864987" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108014v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Decitre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergeeva-Chollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.14789087" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04316587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW563E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01552267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/ISBN/978-1-61499-836-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-175" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meilland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-120" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334098v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-639-2-237" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulakis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-639-2-118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914644" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836179v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-354-4-181" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-354-4-111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-225" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04052729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anastassios-skarlatos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5589-5145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05296246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kyrgiazoglou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Skarlatos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Theodoulidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05346734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Lyamkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Reddy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Dobmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13835416251345615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04679716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04387625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A. Riding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Harvey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102995" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04680037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenk van den Berg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2a04" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04563759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vigneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04239500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Vafeas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policarpos K. Papadopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Svarnas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Sarmas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Tytko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-De-Guerenu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Badiola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lelidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169265" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Poulakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3183019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Zurek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3199198" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115650" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04478694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/smt2.12027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167395" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0588" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasaosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2019.411935" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3008092" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02617537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almpion Ratsakou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2020.103527" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04556741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099822" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.11.053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.09.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.5168" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pipis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2496189" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01764493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2426676" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sollier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattiaux G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-407-7-136" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theodoulidis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0269" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reboud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-407-7-128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.918206" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05429409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bakry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195819v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Aarnts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Melzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danique Fintelman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05363433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04505006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435887v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fagan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9580043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03275112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02075381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1476/1/012005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099846" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02177508v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074981v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kebe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schmidt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenk D. van den Berg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Kok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Beugeling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01800550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907760v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Jaap Vink" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01250022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Svato&#328;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820678v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864987" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108014v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Decitre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergeeva-Chollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.14789087" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04316587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW563E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01552267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/ISBN/978-1-61499-836-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-175" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meilland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-120" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334098v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-639-2-237" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulakis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-639-2-118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914644" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836179v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-354-4-181" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-354-4-111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-225" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04052729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>