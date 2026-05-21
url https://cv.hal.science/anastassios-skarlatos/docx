--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -1299,248 +1299,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04077502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the magnetic susceptibility behaviour of soft carbon steels based on the scaling theory of second order phase transitions for systems with supercritical disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Skarlatos</w:t>
+                <w:t xml:space="preserve">A fast and robust semi-analytical approach for the calculation of coil transient eddy-current response above planar specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Theodoulidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martínez-De-Guerenu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Lelidis</w:t>
+                <w:t xml:space="preserve">Nikolaos Poulakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169265⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (9), pp.6301609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3183019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04129744v1</w:t>
+                <w:t xml:space="preserve">hal-04125424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast and robust semi-analytical approach for the calculation of coil transient eddy-current response above planar specimens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Theodoros Theodoulidis</w:t>
+                <w:t xml:space="preserve">Interpretation of the magnetic susceptibility behaviour of soft carbon steels based on the scaling theory of second order phase transitions for systems with supercritical disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martínez-De-Guerenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Badiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Poulakis</w:t>
+                <w:t xml:space="preserve">I. Lelidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (9), pp.6301609. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 555, pp.169265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3183019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125424v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04129744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Methods for Waveform Control in Magnetic Measurement Systems</w:t>
               </w:r>
@@ -1905,248 +1905,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flaw characterization in conductive media based on pulsed eddy current measurements: A fast non‐iterative inversion approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reboud</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of the magnetic Barkhausen noise energy cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (3), pp.259-267. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 517, pp.167395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/smt2.12027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547788v1</w:t>
+                <w:t xml:space="preserve">hal-03260453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the magnetic Barkhausen noise energy cycles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Skarlatos</w:t>
+                <w:t xml:space="preserve">Flaw characterization in conductive media based on pulsed eddy current measurements: A fast non‐iterative inversion approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 517, pp.167395. </w:t>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.259-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/smt2.12027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260453v1</w:t>
+                <w:t xml:space="preserve">hal-04547788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient calculation of transient eddy current response from multilayer cylindrical conductive media</w:t>
               </w:r>
@@ -2236,51 +2236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regressor-based hysteresis formulation for the magnetic characterisation of low carbon steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martínez-De-Guerenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Miorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,51 +2665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of meta-modelling for identification and interpolation of parametric hysteresis models applied to the characterization of carbon steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martínez-De-Guerenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Miorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,235 +3322,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01840603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical calculation of the low-frequency electromagnetic scattering from a near-surface spherical inclusion in a conducting half-space</w:t>
+                <w:t xml:space="preserve">Modelling of specimen interaction with ferrite cored coils by coupling semi-analytical and numerical techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Theodoulidis</w:t>
+                <w:t xml:space="preserve">A. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0269⟩</w:t>
+              <w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Electromagnetic Nondestructive Evaluation (XVII), 39, pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-407-7-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01840483v1</w:t>
+                <w:t xml:space="preserve">cea-01845467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of specimen interaction with ferrite cored coils by coupling semi-analytical and numerical techniques</w:t>
+                <w:t xml:space="preserve">Semi-analytical calculation of the low-frequency electromagnetic scattering from a near-surface spherical inclusion in a conducting half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Reboud</w:t>
+                <w:t xml:space="preserve">T. Theodoulidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Electromagnetic Nondestructive Evaluation (XVII), 39, pp.128-135. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.0269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-407-7-128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01845467v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01840483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic modeling of a damaged ferromagnetic metal tube by a volume integral equation formulation</w:t>
               </w:r>
@@ -3774,398 +3774,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model assisted design of inductors for induction thermography of metallic parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reboud</w:t>
+                <w:t xml:space="preserve">Estimation de l’état de contrainte mécanique par mesure du bruit Barkhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENDE 2023 - International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05429409v1</w:t>
+                <w:t xml:space="preserve">hal-04171795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the EU project &amp;quot;Online Microstructure Analytics&amp;quot; advances inline sensing of microstructure during steel manufacturing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model assisted design of inductors for induction thermography of metallic parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bakry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Non-Destructive Testing (ECNDT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ENDE 2023 - International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195819v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05429409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l’état de contrainte mécanique par mesure du bruit Barkhausen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+                <w:t xml:space="preserve">How the EU project &amp;quot;Online Microstructure Analytics&amp;quot; advances inline sensing of microstructure during steel manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frenk van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Aarnts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Melzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danique Fintelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">European Conference on Non-Destructive Testing (ECNDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171795v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous eddy-current monitoring of fatigue degradation in an unnotched steel specimen</w:t>
               </w:r>
@@ -4966,256 +4966,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D model dedicated to thermographic inspections of planar composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based source optimisation for eddy-current thermography in planar specimens using meta-modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almpion Ratsakou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Compumag Society, Jul 2019, Paris, France. pp.ID-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177508v1</w:t>
+                <w:t xml:space="preserve">hal-02074981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based source optimisation for eddy-current thermography in planar specimens using meta-modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+                <w:t xml:space="preserve">Fast 3D model dedicated to thermographic inspections of planar composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almpion Ratsakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassios Skarlatos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Almpion Ratsakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Compumag Society, Jul 2019, Paris, France. pp.ID-790</w:t>
+              <w:t xml:space="preserve">The 24th International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074981v1</w:t>
+                <w:t xml:space="preserve">hal-02177508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical modelling of induction thermography for inspection of delaminated planar pieces</w:t>
               </w:r>
@@ -5456,64 +5456,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frenk D. van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Aarnts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Beugeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5689,64 +5689,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frenk van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Aarnts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Jaap Vink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5991,51 +5991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy-current inspection modelling of symmetrical work-pieces using three-dimensional probes based on a mixed numerical/modal formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40TH ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION: Incorporating the 10th International Conference on Barkhausen Noise and Micromagnetic Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Baltimore, MD, Unknown Region. pp.1413-1420, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6970,64 +6970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frenk D. van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Aarnts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7238,51 +7238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skarlatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Poulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Theodoulidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uchimoto T., Kikuchi H., Yusa N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Nondestructive Evaluation (XIX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, IOS Press, pp.118-125, 2016, 9781614996385. </w:t>
@@ -7941,51 +7941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB4A8AC1"/>
+    <w:nsid w:val="3967CC8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8172,51 +8172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anastassios-skarlatos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5589-5145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05296246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kyrgiazoglou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Skarlatos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Theodoulidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05346734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Lyamkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Reddy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Dobmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13835416251345615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04679716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04387625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A. Riding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Harvey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102995" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04680037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenk van den Berg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2a04" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04563759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vigneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04239500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Vafeas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policarpos K. Papadopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Svarnas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Sarmas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Tytko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-De-Guerenu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Badiola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lelidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169265" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Poulakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3183019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Zurek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3199198" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115650" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04478694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/smt2.12027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167395" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0588" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasaosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2019.411935" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3008092" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02617537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almpion Ratsakou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2020.103527" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04556741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099822" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.11.053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.09.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.5168" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pipis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2496189" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01764493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2426676" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sollier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattiaux G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-407-7-136" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theodoulidis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0269" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reboud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-407-7-128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.918206" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05429409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bakry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195819v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Aarnts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Melzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danique Fintelman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05363433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04505006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435887v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fagan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9580043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03275112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02075381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1476/1/012005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099846" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02177508v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074981v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kebe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schmidt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenk D. van den Berg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Kok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Beugeling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01800550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907760v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Jaap Vink" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01250022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Svato&#328;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820678v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864987" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108014v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Decitre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergeeva-Chollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.14789087" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04316587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW563E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01552267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/ISBN/978-1-61499-836-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-175" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meilland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-120" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334098v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-639-2-237" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulakis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-639-2-118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914644" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836179v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-354-4-181" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-354-4-111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-225" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04052729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anastassios-skarlatos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5589-5145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05296246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kyrgiazoglou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Skarlatos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Theodoulidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05346734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Lyamkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Reddy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Dobmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13835416251345615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04679716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04387625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A. Riding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Harvey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102995" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04680037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenk van den Berg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2a04" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04563759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vigneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04239500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Vafeas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policarpos K. Papadopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Svarnas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Sarmas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Tytko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Poulakis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3183019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-De-Guerenu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Badiola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lelidis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Zurek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3199198" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115650" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04478694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/smt2.12027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0588" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasaosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2019.411935" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3008092" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02617537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almpion Ratsakou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2020.103527" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04556741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099822" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.11.053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.09.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.5168" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pipis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2496189" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01764493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2426676" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sollier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattiaux G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-407-7-136" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reboud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-407-7-128" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theodoulidis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0269" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.918206" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05429409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bakry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Aarnts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Melzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danique Fintelman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05363433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04505006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435887v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fagan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9580043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03275112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02075381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1476/1/012005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099846" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02177508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04554403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kebe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schmidt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenk D. van den Berg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Kok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Beugeling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01800550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907760v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Jaap Vink" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01250022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Svato&#328;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820678v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864987" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108014v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Decitre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergeeva-Chollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.14789087" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04316587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW563E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01552267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/ISBN/978-1-61499-836-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-175" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meilland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-120" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334098v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-639-2-237" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulakis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-639-2-118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914644" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836179v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-354-4-181" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-354-4-111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-225" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04052729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>