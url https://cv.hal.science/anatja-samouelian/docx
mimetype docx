--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anatja Samouelian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert potentiel de chlordécone de parcelles à parcelles par ruissellement et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Allongout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazajet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bizeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chlordécone, comprendre et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Schoelcher (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet tampon de redans de biochars sur les transferts de contaminants dans un fossé agricole en crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Troiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Maurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Perpignan Via Domitia, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la spectroscopie Infra-rouge pour estimer les coefficients de sorption de pesticides sur les sols et leur variabilité dans les bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan Via Domitia, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE : un Observatoire des Pollutions Agricoles aux AntilLEs le long du continuum terre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Tailame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloque Scientifique "Chlordécone, connaitre pour agir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Saint-Martin, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE : Un Observatoire des Pollutions Agricoles aux Antilles le Long du Continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Tailame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R. Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coordination Locale de la Recherche sur la Chlordécone aux Antilles (CLoReCA) du plan chlordécone IV.; Comité de Pilotage Scientifique National (CPSN) du plan chlordécone IV., Dec 2022, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the role of dissolved and particulate phases in Chlordecone contamination in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Crosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Symposium in Pesticide Chemistry : Advances in risk assessment and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du rôle des phases dissoutes et particulaires dans la contamination en Chlordécone en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Crosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une méthodologie d'estimation du risque de contamination des eaux en contexte volcanique tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et transition agroécologique: Enjeux et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment articuler les études de contamination de l'environnement (sol, eau, air) due aux pratiques agricoles et leurs impacts écotoxicologiques et toxicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assises du Département Environnement et Agonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Mallemort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale du lessivage : quantification et mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONESOL pour ré-analyser le processus du lessivage : méta-analyse de données et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Finke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département EA "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la contamination des écosystèmes par les pesticides OPA-C : un dispositif de bassins versants instrumentés aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Adèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : "Protection des cultures et santé environmentale : héritages et conceptions nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Institut de Recherche pour le Développement (IRD). FRA., 2014, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil hydraulic properties evolution in an E&BT horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lessivage dans les sols : modélisation expérimentale du transfert de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lessivage and impact of extreme climatic events on this process: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrique d’un sol drainé : prise en compte de l’hétérogénéité au sein du profil et de la séquence drain/inter-drain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées scientifiques du GFHN "Impact de l’usage du sol sur les ressources en eau souterraine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la variabilité spatiale des propriétés hydrodynamiques des sols à l'échelle de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishement of crack indexes by electrical apparent resistivity data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can electrical resistivity tomography describe soil structure evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Triennial Conference of the ISTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil cracks detection by 3D electrical resistivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Prague, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de fissuration des sols et résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. colloque de géophysique des sols et des formations superficielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable grass cover management of vineyards enhances pesticide sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Belotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01039-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chlordécone, une présence persistante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Janv/Mars (580), pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of mid-infrared spectroscopy to the prediction and specification of pesticide sorption: A promising and cost-effective tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Chantal Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 345, pp.123566. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedological factors affecting pesticide retention in a series of tropical volcanic ash soils in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.e00830. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow patterns and pathways of legacy and contemporary pesticides in surface waters in tropical volcanic catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 893, pp.164815. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil metabolomics: A powerful tool for predicting and specifying pesticide sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 337, pp.139302. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.139302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of fluorescent tracers to appraise biochar amendment strategies for pesticide mitigation — insights from comparative sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seynabou Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hammecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.92182-92192. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-28821-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of temperature corrections for pesticide half-lives in tropical and temperate soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.21468-21480. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-23566-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a dissipation half-life of 5 years for chlordecone in soils of the French West Indies relevant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 324, pp.121283. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide and agro-ecological transition: assessing the environmental and human impacts of pesticides and limiting their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Douzals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17416-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting soil property patterns between ditch bed and neighbouring field profiles evidence the need of specific approaches when assessing water and pesticide fate in farmed landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Lanoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 309, pp.50-59. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble and colloidal translocation of Al, Fe, Si and Mn in an artificially drained French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity and Quality of Dispersed Fine Particles after the Low-Energy Water-Dispersible Soil Test: Impact of the Initial Soil Matrix Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (3), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2017.09.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (34), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SoilGen2 as a tool for projecting soil evolution induced by global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Keyvanshokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Finke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 571, pp.110-123. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seepage patterns of Diuron in a ditch bed during a sequence of flood events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronika Storck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.120-128. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the usage potential of SoilGen2 to predict clay translocation under forest and agricultural land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suarez-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (1, SI), pp.194-205. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of lessivage: Quantification and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.357-370. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the effective hydraulic properties of a highly heterogeneous soil horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.450-458. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2010.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessivage as a major process of soil formation: a revisitation of existing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167-168, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Redox Cycles on Manganese, Iron, Cobalt, and Lead in Nodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Cattle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laveuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (4), pp.1231-1241. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2008.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00433531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the formation and evolution of soils, towards an initial synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3/4), pp.401-409. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-step and two-step experiments in heterogeneous porous media to evaluate the relevance of dynamic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Joerg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Ippisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2007.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis: Purpose and overview of the Special Issue - Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.399-400. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'évolution des sols liée à des processus hydrologiques et géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00861221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of direct current electrical resistivity for the characterisation of cracks in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.313-323. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling hydraulic conductivity based on the topology of the sub-scale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Joerg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Ippisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (5), pp.1179-1189. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2006.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural heterogeneity of the soil tilled layer as characterized by 2D electrical resistivity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (2), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de la dispersion hydrologique des pesticides anciens et actuels dans les bassins versants Antillais : Apport des chroniques de l’observatoire OPALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring agricultural pollutions from the catchment area to coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Desseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCFI76 - Observatory « OPALE ». Gulf and Caribbean Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nassau, Bahamas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies et dynamiques de contamination de la CLD dans les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of TROPHY, a modelling approach for assessing the risk of surface and groundwater contamination by pesticides in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Farama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPHY : Un outil d’évaluation des risques de contamination des eaux souterraines et superficielles par les produits phytosanitaires en milieu volcanique antillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a methodology for estimating pesticides water contamination in tropical volcanic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Symposium in Pesticide Chemistry : Advances in risk assessment and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques de transferts de pesticides en sols et systèmes de culture tropical antillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Nannette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chataignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la structure de Luvisols soumis à une alternance de pluies et séchages contrôlés - Morphologie, connectivité et éluviation à l’échelle de la colonne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sammartino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain van den Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chlordecone crisis in the French West Indies : Its fate in soils and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne E. Berns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , 15, 2013, 10th EGU General Assembly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lessivage in soils: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. , 2696 p., 2012, Soil Science for the Benefit of Manking and Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lessivage : méta-analysis of existing database and literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science, Soil Solutions for a changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. pp.A0, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des connaissances sur la contamination des sols de la Martinique et de Guadeloupe à la chlordécone : La chlordécone, retour sur une pollution à grande échelle dans les Petites Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Cirad. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles-TPDP Evaluation de la Contamination par la Chlordécone en Rivière : Rôle des Voies de Transfert Dissout et Particulaire Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 55 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles -TPDP Bilan et analyse des risques de transferts de pesticides selon une gamme de situations agropédoclimatiques en contexte tropical antillais, Guadeloupe Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2020, 89 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un outil de prédiction des concentrations dans les eaux souterraines et superficielles pour les produits phytosanitaires destinés aux DOM. Convention de recherche et développement (CRD) n° 2012-CRD-03 ANSES/INRA Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Libres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2015, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sur la contamination des eaux de surface par la chlordécone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai-Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic information in pedologic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydropedology : Synergistic integration of soil science and hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 ed., </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9780123869418 9780123869876. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-386941-8.00019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, ORLEANS, France. 97 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle non destructive de la fissuration d'un sol cultivé à partir de mesures de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02832680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anatja Samouelian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert potentiel de chlordécone de parcelles à parcelles par ruissellement et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Allongout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazajet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bizeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chlordécone, comprendre et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Schoelcher (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet tampon de redans de biochars sur les transferts de contaminants dans un fossé agricole en crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Troiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Maurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Perpignan Via Domitia, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la spectroscopie Infra-rouge pour estimer les coefficients de sorption de pesticides sur les sols et leur variabilité dans les bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan Via Domitia, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE : un Observatoire des Pollutions Agricoles aux AntilLEs le long du continuum terre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Tailame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloque Scientifique "Chlordécone, connaitre pour agir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Saint-Martin, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE : Un Observatoire des Pollutions Agricoles aux Antilles le Long du Continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Tailame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R. Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coordination Locale de la Recherche sur la Chlordécone aux Antilles (CLoReCA) du plan chlordécone IV.; Comité de Pilotage Scientifique National (CPSN) du plan chlordécone IV., Dec 2022, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du rôle des phases dissoutes et particulaires dans la contamination en Chlordécone en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Crosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une méthodologie d'estimation du risque de contamination des eaux en contexte volcanique tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et transition agroécologique: Enjeux et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the role of dissolved and particulate phases in Chlordecone contamination in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Crosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Symposium in Pesticide Chemistry : Advances in risk assessment and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment articuler les études de contamination de l'environnement (sol, eau, air) due aux pratiques agricoles et leurs impacts écotoxicologiques et toxicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assises du Département Environnement et Agonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Mallemort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la contamination des écosystèmes par les pesticides OPA-C : un dispositif de bassins versants instrumentés aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Adèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : "Protection des cultures et santé environmentale : héritages et conceptions nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Institut de Recherche pour le Développement (IRD). FRA., 2014, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONESOL pour ré-analyser le processus du lessivage : méta-analyse de données et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Finke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département EA "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale du lessivage : quantification et mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil hydraulic properties evolution in an E&BT horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lessivage dans les sols : modélisation expérimentale du transfert de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lessivage and impact of extreme climatic events on this process: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrique d’un sol drainé : prise en compte de l’hétérogénéité au sein du profil et de la séquence drain/inter-drain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées scientifiques du GFHN "Impact de l’usage du sol sur les ressources en eau souterraine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la variabilité spatiale des propriétés hydrodynamiques des sols à l'échelle de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishement of crack indexes by electrical apparent resistivity data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can electrical resistivity tomography describe soil structure evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Triennial Conference of the ISTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil cracks detection by 3D electrical resistivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Prague, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de fissuration des sols et résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. colloque de géophysique des sols et des formations superficielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable grass cover management of vineyards enhances pesticide sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Belotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01039-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chlordécone, une présence persistante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Janv/Mars (580), pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of mid-infrared spectroscopy to the prediction and specification of pesticide sorption: A promising and cost-effective tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Chantal Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 345, pp.123566. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedological factors affecting pesticide retention in a series of tropical volcanic ash soils in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.e00830. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of fluorescent tracers to appraise biochar amendment strategies for pesticide mitigation — insights from comparative sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seynabou Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hammecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.92182-92192. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-28821-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil metabolomics: A powerful tool for predicting and specifying pesticide sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 337, pp.139302. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.139302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of temperature corrections for pesticide half-lives in tropical and temperate soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.21468-21480. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-23566-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a dissipation half-life of 5 years for chlordecone in soils of the French West Indies relevant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 324, pp.121283. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow patterns and pathways of legacy and contemporary pesticides in surface waters in tropical volcanic catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 893, pp.164815. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide and agro-ecological transition: assessing the environmental and human impacts of pesticides and limiting their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Douzals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17416-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble and colloidal translocation of Al, Fe, Si and Mn in an artificially drained French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting soil property patterns between ditch bed and neighbouring field profiles evidence the need of specific approaches when assessing water and pesticide fate in farmed landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Lanoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 309, pp.50-59. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity and Quality of Dispersed Fine Particles after the Low-Energy Water-Dispersible Soil Test: Impact of the Initial Soil Matrix Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (3), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2017.09.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (34), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SoilGen2 as a tool for projecting soil evolution induced by global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Keyvanshokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Finke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 571, pp.110-123. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seepage patterns of Diuron in a ditch bed during a sequence of flood events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronika Storck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.120-128. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the usage potential of SoilGen2 to predict clay translocation under forest and agricultural land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suarez-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (1, SI), pp.194-205. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of lessivage: Quantification and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.357-370. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the effective hydraulic properties of a highly heterogeneous soil horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.450-458. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2010.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessivage as a major process of soil formation: a revisitation of existing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167-168, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Redox Cycles on Manganese, Iron, Cobalt, and Lead in Nodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Cattle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laveuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (4), pp.1231-1241. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2008.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00433531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis: Purpose and overview of the Special Issue - Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.399-400. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-step and two-step experiments in heterogeneous porous media to evaluate the relevance of dynamic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Joerg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Ippisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2007.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the formation and evolution of soils, towards an initial synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3/4), pp.401-409. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'évolution des sols liée à des processus hydrologiques et géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00861221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of direct current electrical resistivity for the characterisation of cracks in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.313-323. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling hydraulic conductivity based on the topology of the sub-scale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Joerg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Ippisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (5), pp.1179-1189. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2006.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural heterogeneity of the soil tilled layer as characterized by 2D electrical resistivity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (2), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de la dispersion hydrologique des pesticides anciens et actuels dans les bassins versants Antillais : Apport des chroniques de l’observatoire OPALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring agricultural pollutions from the catchment area to coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Desseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCFI76 - Observatory « OPALE ». Gulf and Caribbean Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nassau, Bahamas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies et dynamiques de contamination de la CLD dans les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of TROPHY, a modelling approach for assessing the risk of surface and groundwater contamination by pesticides in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Farama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPHY : Un outil d’évaluation des risques de contamination des eaux souterraines et superficielles par les produits phytosanitaires en milieu volcanique antillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a methodology for estimating pesticides water contamination in tropical volcanic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Symposium in Pesticide Chemistry : Advances in risk assessment and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques de transferts de pesticides en sols et systèmes de culture tropical antillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Nannette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chataignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la structure de Luvisols soumis à une alternance de pluies et séchages contrôlés - Morphologie, connectivité et éluviation à l’échelle de la colonne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sammartino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain van den Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chlordecone crisis in the French West Indies : Its fate in soils and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne E. Berns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , 15, 2013, 10th EGU General Assembly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lessivage in soils: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. , 2696 p., 2012, Soil Science for the Benefit of Manking and Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lessivage : méta-analysis of existing database and literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science, Soil Solutions for a changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. pp.A0, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des connaissances sur la contamination des sols de la Martinique et de Guadeloupe à la chlordécone : La chlordécone, retour sur une pollution à grande échelle dans les Petites Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Cirad. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles-TPDP Evaluation de la Contamination par la Chlordécone en Rivière : Rôle des Voies de Transfert Dissout et Particulaire Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 55 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles -TPDP Bilan et analyse des risques de transferts de pesticides selon une gamme de situations agropédoclimatiques en contexte tropical antillais, Guadeloupe Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2020, 89 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un outil de prédiction des concentrations dans les eaux souterraines et superficielles pour les produits phytosanitaires destinés aux DOM. Convention de recherche et développement (CRD) n° 2012-CRD-03 ANSES/INRA Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Libres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2015, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sur la contamination des eaux de surface par la chlordécone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai-Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic information in pedologic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydropedology : Synergistic integration of soil science and hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 ed., </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9780123869418 9780123869876. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-386941-8.00019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, ORLEANS, France. 97 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle non destructive de la fissuration d'un sol cultivé à partir de mesures de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02832680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allongout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazajet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Troiano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Maurisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Crosset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01535401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quenard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Finke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Belotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01039-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Thoisy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samouelian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123566" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164815" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178105v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28821-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23566-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lanoix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.09.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.05.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2017.09.0318" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Keyvanshokouhi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HTJGTDT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.130" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Finke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez-Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Cornu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12190" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0P9BWPP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quenard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.08.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645588v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2010.0008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650405v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cattle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laveuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2008.0024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.01.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64ZKQH6V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664674v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joerg Vogel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Ippisch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.08.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3RJ84K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDX3Q3D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861221v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666548v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.01.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHFMCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.10.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LWQH4RT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.07.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G1RCP4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564481v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Chatagnon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desseix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duboisset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Farama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus D. Fernandez-Bayo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fostier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213382v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nannette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cousin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749838v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Berns" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hogge" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945573v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213286v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058096v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Libres" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053904v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Ting Pak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/189233.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386941-8.00019-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832680v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allongout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazajet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Troiano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Maurisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Crosset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01535401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quenard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Finke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Belotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01039-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Thoisy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samouelian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123566" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28821-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139302" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23566-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164815" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.05.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lanoix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.09.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2017.09.0318" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Keyvanshokouhi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HTJGTDT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.130" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Finke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez-Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Cornu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12190" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0P9BWPP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quenard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.08.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645588v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2010.0008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650405v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cattle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laveuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2008.0024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDX3Q3D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664674v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joerg Vogel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Ippisch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.08.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3RJ84K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.01.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64ZKQH6V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861221v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666548v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.01.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHFMCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.10.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LWQH4RT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.07.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G1RCP4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564481v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Chatagnon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desseix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duboisset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Farama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus D. Fernandez-Bayo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fostier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213382v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nannette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cousin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749838v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Berns" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hogge" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945573v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213286v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058096v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Libres" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053904v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Ting Pak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/189233.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386941-8.00019-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832680v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>