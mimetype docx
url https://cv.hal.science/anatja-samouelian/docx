--- v1 (2026-04-10)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anatja Samouelian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert potentiel de chlordécone de parcelles à parcelles par ruissellement et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Allongout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazajet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bizeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chlordécone, comprendre et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Schoelcher (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet tampon de redans de biochars sur les transferts de contaminants dans un fossé agricole en crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Troiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Maurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Perpignan Via Domitia, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la spectroscopie Infra-rouge pour estimer les coefficients de sorption de pesticides sur les sols et leur variabilité dans les bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan Via Domitia, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE : un Observatoire des Pollutions Agricoles aux AntilLEs le long du continuum terre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Tailame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloque Scientifique "Chlordécone, connaitre pour agir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Saint-Martin, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE : Un Observatoire des Pollutions Agricoles aux Antilles le Long du Continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Tailame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R. Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coordination Locale de la Recherche sur la Chlordécone aux Antilles (CLoReCA) du plan chlordécone IV.; Comité de Pilotage Scientifique National (CPSN) du plan chlordécone IV., Dec 2022, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du rôle des phases dissoutes et particulaires dans la contamination en Chlordécone en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Crosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une méthodologie d'estimation du risque de contamination des eaux en contexte volcanique tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et transition agroécologique: Enjeux et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the role of dissolved and particulate phases in Chlordecone contamination in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Crosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Symposium in Pesticide Chemistry : Advances in risk assessment and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment articuler les études de contamination de l'environnement (sol, eau, air) due aux pratiques agricoles et leurs impacts écotoxicologiques et toxicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assises du Département Environnement et Agonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Mallemort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la contamination des écosystèmes par les pesticides OPA-C : un dispositif de bassins versants instrumentés aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Adèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : "Protection des cultures et santé environmentale : héritages et conceptions nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Institut de Recherche pour le Développement (IRD). FRA., 2014, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONESOL pour ré-analyser le processus du lessivage : méta-analyse de données et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Finke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département EA "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale du lessivage : quantification et mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil hydraulic properties evolution in an E&BT horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lessivage dans les sols : modélisation expérimentale du transfert de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lessivage and impact of extreme climatic events on this process: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrique d’un sol drainé : prise en compte de l’hétérogénéité au sein du profil et de la séquence drain/inter-drain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées scientifiques du GFHN "Impact de l’usage du sol sur les ressources en eau souterraine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la variabilité spatiale des propriétés hydrodynamiques des sols à l'échelle de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishement of crack indexes by electrical apparent resistivity data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can electrical resistivity tomography describe soil structure evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Triennial Conference of the ISTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil cracks detection by 3D electrical resistivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Prague, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de fissuration des sols et résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. colloque de géophysique des sols et des formations superficielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable grass cover management of vineyards enhances pesticide sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Belotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01039-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chlordécone, une présence persistante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Janv/Mars (580), pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of mid-infrared spectroscopy to the prediction and specification of pesticide sorption: A promising and cost-effective tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Chantal Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 345, pp.123566. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedological factors affecting pesticide retention in a series of tropical volcanic ash soils in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.e00830. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of fluorescent tracers to appraise biochar amendment strategies for pesticide mitigation — insights from comparative sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seynabou Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hammecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.92182-92192. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-28821-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil metabolomics: A powerful tool for predicting and specifying pesticide sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 337, pp.139302. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.139302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of temperature corrections for pesticide half-lives in tropical and temperate soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.21468-21480. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-23566-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a dissipation half-life of 5 years for chlordecone in soils of the French West Indies relevant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 324, pp.121283. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow patterns and pathways of legacy and contemporary pesticides in surface waters in tropical volcanic catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 893, pp.164815. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide and agro-ecological transition: assessing the environmental and human impacts of pesticides and limiting their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Douzals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17416-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble and colloidal translocation of Al, Fe, Si and Mn in an artificially drained French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting soil property patterns between ditch bed and neighbouring field profiles evidence the need of specific approaches when assessing water and pesticide fate in farmed landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Lanoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 309, pp.50-59. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity and Quality of Dispersed Fine Particles after the Low-Energy Water-Dispersible Soil Test: Impact of the Initial Soil Matrix Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (3), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2017.09.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (34), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SoilGen2 as a tool for projecting soil evolution induced by global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Keyvanshokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Finke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 571, pp.110-123. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seepage patterns of Diuron in a ditch bed during a sequence of flood events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronika Storck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.120-128. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the usage potential of SoilGen2 to predict clay translocation under forest and agricultural land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suarez-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (1, SI), pp.194-205. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of lessivage: Quantification and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.357-370. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the effective hydraulic properties of a highly heterogeneous soil horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.450-458. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2010.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessivage as a major process of soil formation: a revisitation of existing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167-168, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Redox Cycles on Manganese, Iron, Cobalt, and Lead in Nodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Cattle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laveuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (4), pp.1231-1241. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2008.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00433531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis: Purpose and overview of the Special Issue - Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.399-400. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-step and two-step experiments in heterogeneous porous media to evaluate the relevance of dynamic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Joerg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Ippisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2007.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the formation and evolution of soils, towards an initial synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3/4), pp.401-409. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'évolution des sols liée à des processus hydrologiques et géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00861221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of direct current electrical resistivity for the characterisation of cracks in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.313-323. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling hydraulic conductivity based on the topology of the sub-scale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Joerg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Ippisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (5), pp.1179-1189. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2006.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural heterogeneity of the soil tilled layer as characterized by 2D electrical resistivity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (2), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de la dispersion hydrologique des pesticides anciens et actuels dans les bassins versants Antillais : Apport des chroniques de l’observatoire OPALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring agricultural pollutions from the catchment area to coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Desseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCFI76 - Observatory « OPALE ». Gulf and Caribbean Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nassau, Bahamas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies et dynamiques de contamination de la CLD dans les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of TROPHY, a modelling approach for assessing the risk of surface and groundwater contamination by pesticides in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Farama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPHY : Un outil d’évaluation des risques de contamination des eaux souterraines et superficielles par les produits phytosanitaires en milieu volcanique antillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a methodology for estimating pesticides water contamination in tropical volcanic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Symposium in Pesticide Chemistry : Advances in risk assessment and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques de transferts de pesticides en sols et systèmes de culture tropical antillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Nannette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chataignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la structure de Luvisols soumis à une alternance de pluies et séchages contrôlés - Morphologie, connectivité et éluviation à l’échelle de la colonne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sammartino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain van den Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chlordecone crisis in the French West Indies : Its fate in soils and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne E. Berns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , 15, 2013, 10th EGU General Assembly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lessivage in soils: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. , 2696 p., 2012, Soil Science for the Benefit of Manking and Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lessivage : méta-analysis of existing database and literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science, Soil Solutions for a changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. pp.A0, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des connaissances sur la contamination des sols de la Martinique et de Guadeloupe à la chlordécone : La chlordécone, retour sur une pollution à grande échelle dans les Petites Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Cirad. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles-TPDP Evaluation de la Contamination par la Chlordécone en Rivière : Rôle des Voies de Transfert Dissout et Particulaire Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 55 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles -TPDP Bilan et analyse des risques de transferts de pesticides selon une gamme de situations agropédoclimatiques en contexte tropical antillais, Guadeloupe Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2020, 89 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un outil de prédiction des concentrations dans les eaux souterraines et superficielles pour les produits phytosanitaires destinés aux DOM. Convention de recherche et développement (CRD) n° 2012-CRD-03 ANSES/INRA Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Libres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2015, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sur la contamination des eaux de surface par la chlordécone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai-Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic information in pedologic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydropedology : Synergistic integration of soil science and hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 ed., </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9780123869418 9780123869876. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-386941-8.00019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, ORLEANS, France. 97 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle non destructive de la fissuration d'un sol cultivé à partir de mesures de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02832680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anatja Samouelian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert potentiel de chlordécone de parcelles à parcelles par ruissellement et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Allongout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazajet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bizeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chlordécone, comprendre et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Schoelcher (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la spectroscopie Infra-rouge pour estimer les coefficients de sorption de pesticides sur les sols et leur variabilité dans les bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan Via Domitia, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet tampon de redans de biochars sur les transferts de contaminants dans un fossé agricole en crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Troiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Maurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Perpignan Via Domitia, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE : un Observatoire des Pollutions Agricoles aux AntilLEs le long du continuum terre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Tailame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloque Scientifique "Chlordécone, connaitre pour agir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Saint-Martin, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE : Un Observatoire des Pollutions Agricoles aux Antilles le Long du Continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Tailame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R. Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coordination Locale de la Recherche sur la Chlordécone aux Antilles (CLoReCA) du plan chlordécone IV.; Comité de Pilotage Scientifique National (CPSN) du plan chlordécone IV., Dec 2022, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the role of dissolved and particulate phases in Chlordecone contamination in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Crosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Symposium in Pesticide Chemistry : Advances in risk assessment and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du rôle des phases dissoutes et particulaires dans la contamination en Chlordécone en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Crosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une méthodologie d'estimation du risque de contamination des eaux en contexte volcanique tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et transition agroécologique: Enjeux et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment articuler les études de contamination de l'environnement (sol, eau, air) due aux pratiques agricoles et leurs impacts écotoxicologiques et toxicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assises du Département Environnement et Agonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Mallemort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale du lessivage : quantification et mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la contamination des écosystèmes par les pesticides OPA-C : un dispositif de bassins versants instrumentés aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Adèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : "Protection des cultures et santé environmentale : héritages et conceptions nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Institut de Recherche pour le Développement (IRD). FRA., 2014, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONESOL pour ré-analyser le processus du lessivage : méta-analyse de données et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Finke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département EA "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil hydraulic properties evolution in an E&BT horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lessivage dans les sols : modélisation expérimentale du transfert de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lessivage and impact of extreme climatic events on this process: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrique d’un sol drainé : prise en compte de l’hétérogénéité au sein du profil et de la séquence drain/inter-drain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées scientifiques du GFHN "Impact de l’usage du sol sur les ressources en eau souterraine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la variabilité spatiale des propriétés hydrodynamiques des sols à l'échelle de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishement of crack indexes by electrical apparent resistivity data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can electrical resistivity tomography describe soil structure evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Triennial Conference of the ISTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil cracks detection by 3D electrical resistivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Prague, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de fissuration des sols et résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. colloque de géophysique des sols et des formations superficielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable grass cover management of vineyards enhances pesticide sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Belotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01039-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chlordécone, une présence persistante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Janv/Mars (580), pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of mid-infrared spectroscopy to the prediction and specification of pesticide sorption: A promising and cost-effective tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Chantal Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 345, pp.123566. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedological factors affecting pesticide retention in a series of tropical volcanic ash soils in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.e00830. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow patterns and pathways of legacy and contemporary pesticides in surface waters in tropical volcanic catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 893, pp.164815. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil metabolomics: A powerful tool for predicting and specifying pesticide sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 337, pp.139302. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.139302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of fluorescent tracers to appraise biochar amendment strategies for pesticide mitigation — insights from comparative sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seynabou Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hammecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.92182-92192. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-28821-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of temperature corrections for pesticide half-lives in tropical and temperate soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.21468-21480. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-23566-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a dissipation half-life of 5 years for chlordecone in soils of the French West Indies relevant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 324, pp.121283. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide and agro-ecological transition: assessing the environmental and human impacts of pesticides and limiting their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Douzals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17416-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting soil property patterns between ditch bed and neighbouring field profiles evidence the need of specific approaches when assessing water and pesticide fate in farmed landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Lanoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 309, pp.50-59. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble and colloidal translocation of Al, Fe, Si and Mn in an artificially drained French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity and Quality of Dispersed Fine Particles after the Low-Energy Water-Dispersible Soil Test: Impact of the Initial Soil Matrix Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (3), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2017.09.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (34), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SoilGen2 as a tool for projecting soil evolution induced by global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Keyvanshokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Finke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 571, pp.110-123. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seepage patterns of Diuron in a ditch bed during a sequence of flood events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronika Storck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.120-128. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the usage potential of SoilGen2 to predict clay translocation under forest and agricultural land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suarez-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (1, SI), pp.194-205. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of lessivage: Quantification and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.357-370. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessivage as a major process of soil formation: a revisitation of existing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167-168, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the effective hydraulic properties of a highly heterogeneous soil horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.450-458. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2010.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Redox Cycles on Manganese, Iron, Cobalt, and Lead in Nodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Cattle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laveuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (4), pp.1231-1241. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2008.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00433531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the formation and evolution of soils, towards an initial synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3/4), pp.401-409. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-step and two-step experiments in heterogeneous porous media to evaluate the relevance of dynamic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Joerg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Ippisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2007.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis: Purpose and overview of the Special Issue - Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.399-400. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of direct current electrical resistivity for the characterisation of cracks in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.313-323. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'évolution des sols liée à des processus hydrologiques et géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00861221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling hydraulic conductivity based on the topology of the sub-scale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Joerg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Ippisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (5), pp.1179-1189. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2006.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural heterogeneity of the soil tilled layer as characterized by 2D electrical resistivity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (2), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de la dispersion hydrologique des pesticides anciens et actuels dans les bassins versants Antillais : Apport des chroniques de l’observatoire OPALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring agricultural pollutions from the catchment area to coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Desseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCFI76 - Observatory « OPALE ». Gulf and Caribbean Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nassau, Bahamas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies et dynamiques de contamination de la CLD dans les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of TROPHY, a modelling approach for assessing the risk of surface and groundwater contamination by pesticides in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Farama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPHY : Un outil d’évaluation des risques de contamination des eaux souterraines et superficielles par les produits phytosanitaires en milieu volcanique antillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a methodology for estimating pesticides water contamination in tropical volcanic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Symposium in Pesticide Chemistry : Advances in risk assessment and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques de transferts de pesticides en sols et systèmes de culture tropical antillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Nannette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chataignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la structure de Luvisols soumis à une alternance de pluies et séchages contrôlés - Morphologie, connectivité et éluviation à l’échelle de la colonne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sammartino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain van den Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chlordecone crisis in the French West Indies : Its fate in soils and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne E. Berns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , 15, 2013, 10th EGU General Assembly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lessivage in soils: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. , 2696 p., 2012, Soil Science for the Benefit of Manking and Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lessivage : méta-analysis of existing database and literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science, Soil Solutions for a changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. pp.A0, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des connaissances sur la contamination des sols de la Martinique et de Guadeloupe à la chlordécone : La chlordécone, retour sur une pollution à grande échelle dans les Petites Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Cirad. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles -TPDP Bilan et analyse des risques de transferts de pesticides selon une gamme de situations agropédoclimatiques en contexte tropical antillais, Guadeloupe Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2020, 89 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles-TPDP Evaluation de la Contamination par la Chlordécone en Rivière : Rôle des Voies de Transfert Dissout et Particulaire Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 55 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un outil de prédiction des concentrations dans les eaux souterraines et superficielles pour les produits phytosanitaires destinés aux DOM. Convention de recherche et développement (CRD) n° 2012-CRD-03 ANSES/INRA Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Libres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2015, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sur la contamination des eaux de surface par la chlordécone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai-Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic information in pedologic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydropedology : Synergistic integration of soil science and hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 ed., </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9780123869418 9780123869876. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-386941-8.00019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, ORLEANS, France. 97 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle non destructive de la fissuration d'un sol cultivé à partir de mesures de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02832680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allongout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazajet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Troiano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Maurisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Crosset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01535401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quenard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Finke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Belotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01039-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Thoisy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samouelian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123566" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28821-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139302" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23566-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164815" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.05.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lanoix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.09.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2017.09.0318" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Keyvanshokouhi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HTJGTDT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.130" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Finke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez-Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Cornu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12190" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0P9BWPP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quenard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.08.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645588v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2010.0008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650405v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cattle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laveuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2008.0024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDX3Q3D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664674v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joerg Vogel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Ippisch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.08.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3RJ84K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.01.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64ZKQH6V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861221v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666548v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.01.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHFMCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.10.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LWQH4RT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.07.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G1RCP4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564481v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Chatagnon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desseix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duboisset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Farama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus D. Fernandez-Bayo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fostier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213382v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nannette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cousin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749838v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Berns" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hogge" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945573v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213286v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058096v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Libres" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053904v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Ting Pak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/189233.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386941-8.00019-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832680v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allongout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazajet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Troiano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Maurisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Crosset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01535401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quenard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Finke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Belotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01039-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Thoisy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samouelian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123566" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164815" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178105v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28821-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23566-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lanoix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.09.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.05.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2017.09.0318" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Keyvanshokouhi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HTJGTDT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.130" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Finke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez-Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Cornu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12190" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0P9BWPP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quenard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.08.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645588v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2010.0008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cattle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laveuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2008.0024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.01.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64ZKQH6V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664674v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joerg Vogel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Ippisch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.08.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B3RJ84K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDX3Q3D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666548v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.01.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHFMCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.10.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LWQH4RT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.07.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G1RCP4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564481v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Chatagnon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desseix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duboisset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Farama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus D. Fernandez-Bayo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fostier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213382v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nannette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cousin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749838v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Berns" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hogge" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945573v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058096v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Libres" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053904v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Ting Pak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/189233.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386941-8.00019-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832680v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>