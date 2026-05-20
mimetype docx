--- v0 (2026-03-17)
+++ v1 (2026-05-20)
@@ -93,276 +93,410 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent-based regression of Sentinel time series for continuous vegetation monitoring</w:t>
+                <w:t xml:space="preserve">Mowing detection intercomparison exercise (MODCiX) – Evaluation of grassland mowing detection algorithms across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatol Garioud</w:t>
+                <w:t xml:space="preserve">Marcel Schwieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Valero</w:t>
+                <w:t xml:space="preserve">Felix Lobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Giordano</w:t>
+                <w:t xml:space="preserve">Dominique Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mallet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Reinermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Asam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 263, pp.112419. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112419⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 342, pp.115466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2026.115466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274870v1</w:t>
+                <w:t xml:space="preserve">hal-05624869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recurrent-based regression of Sentinel time series for continuous vegetation monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Garioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.112419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Use of Sentinel-1 imagery for flood management in a reservoir-regulated river basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Perrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Parcharidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (3), pp.506-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11707-018-0711-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -372,954 +506,954 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoMultiTaskNet: remote sensing unsupervised domain adaptation using geographical coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Marsocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Garioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Scardapane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Conference on Computer VIsion and Pattern Recognition Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAIR: a Country-Scale Land Cover Semantic Segmentation Dataset From Multi-Source Optical Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline De Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS Dataset and Benchmark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the joint exploitation of optical and SAR imagery for grassland monitoring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences XLIII-B3-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPRS, Aug 2020, Online, France. pp.591-598, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-591-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: the 2020 edition of the XXIVth ISPRS congress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Rupnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS 2020 - XXIVth edition of the International Society for Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Nice / Virtual, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-1-2020-1-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint analysis of SAR and optical satellite images time series for grassland mowing event detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILUS International Land Use Symposium 2019, Land use changes: Trends and projections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Grassland Mowing Event Detection with Multimodal Sentinel Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 10th International Workshop on the Analysis of Multitemporal Remote Sensing Images (MultiTemp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Shanghai, China. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2019.8866914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-sensor and multi-temporal Optical/SAR GIS data integration for urban sprawl monitoring of the district of Rome: A geostatistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference of Citizen Observatories for natural hazards and Water Management (COWM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood Hazard Mapping in a Reservoir-regulated River Basin using Sentinel-1 imagery: The Case of Serres Basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodora Perrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asterios Papastergios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issaak Parcharidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Hydrogeological Congress of Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hellenic Committee of Hydrogeology, Oct 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1329,245 +1463,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Sprawl Monitoring of the District of Rome with Multi-temporal SENTINEL-2 Imagery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Sentinel-2 Validation Team Meeting (S2VT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical/Radar GIS data integration and analysis of the large Roman urban area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Missione COSMO-SkyMed: Stato dell’Arte, Applicazioni e Prospettive Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1577,258 +1711,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAESTRO: Masked AutoEncoders for Multimodal, Multitemporal, and Multispectral Earth Observation Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labatie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Vaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAIR-HUB: Large-scale Multimodal Dataset for Land Cover and Crop Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1975,51 +2109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274870v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Garioud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giordano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parcharidis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11707-018-0711-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Marsocci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline De Wit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-591-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bahl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-1-2020-1-2020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2019.8866914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Loret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Perrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Papastergios" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaak Parcharidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sarti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labatie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vaccaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lardiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624869v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schwieder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reinermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2026.115466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Garioud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giordano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112419" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parcharidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11707-018-0711-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Marsocci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline De Wit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-591-2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bahl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-1-2020-1-2020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2019.8866914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Loret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Perrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Papastergios" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaak Parcharidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sarti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labatie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vaccaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lardiere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>