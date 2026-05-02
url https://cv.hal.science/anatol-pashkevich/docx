--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -2006,352 +2006,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pose selection for calibration of planar anthropomorphic manipulators</w:t>
+                <w:t xml:space="preserve">Static stability of manipulator configuration: Influence of the external loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40, pp.214-229. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.193-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precisioneng.2014.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204736v1</w:t>
+                <w:t xml:space="preserve">hal-01201685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the manipulator stiffness model parameters in industrial environment</w:t>
+                <w:t xml:space="preserve">Optimal pose selection for calibration of planar anthropomorphic manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">Precision Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.214-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precisioneng.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201696v1</w:t>
+                <w:t xml:space="preserve">hal-01204736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static stability of manipulator configuration: Influence of the external loading</w:t>
+                <w:t xml:space="preserve">Identification of the manipulator stiffness model parameters in industrial environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp.193-203. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201685v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric calibration of industrial robots using enhanced partial pose measurements and design of experiments</w:t>
               </w:r>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2506,51 +2506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2790,395 +2790,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Selection of Measurement Configurations for Stiffness Model Calibration of Anthropomorphic Manipulators</w:t>
+                <w:t xml:space="preserve">Design of Calibration Experiments for Identification of Manipulator Elastostatic Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yier Wu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.531-542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756893v1</w:t>
+                <w:t xml:space="preserve">hal-00756888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Calibration Experiments for Identification of Manipulator Elastostatic Parameters</w:t>
+                <w:t xml:space="preserve">Compliance error compensation technique for parallel robots composed of non-perfect serial chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Hovland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.385-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcim.2012.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756888v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance error compensation technique for parallel robots composed of non-perfect serial chains</w:t>
+                <w:t xml:space="preserve">Optimal Selection of Measurement Configurations for Stiffness Model Calibration of Anthropomorphic Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geir Hovland</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (2), pp.385-393. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 162, pp.161-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcim.2012.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756997v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness matrix of manipulators with passive joints: computational aspects</w:t>
               </w:r>
@@ -3483,421 +3483,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulator motion planning for high-speed robotic laser cutting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stiffness Analysis of Overconstrained Parallel Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (20), pp.5691-5715. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (5), pp.966-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207540802070967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513036v1</w:t>
+                <w:t xml:space="preserve">hal-00372638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulator motion planning for high-speed robotic laser cutting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automation, Mobile Robotics and Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (20), pp.5691-5715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540802070967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418768v1</w:t>
+                <w:t xml:space="preserve">hal-00513036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulator motion planning for high-speed robotic laser cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Volume 47 (Issue 20), p. 5691-5715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207540802070967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00676009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness Analysis of Overconstrained Parallel Manipulators</w:t>
+                <w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Automation, Mobile Robotics and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.75-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.05.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00372638v1</w:t>
+                <w:t xml:space="preserve">hal-00418768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting risk analysis for supply chains with intermittent demand</w:t>
               </w:r>
@@ -4610,274 +4610,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Control of compliant serial manipulators composed of dual-triangles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wanda Zhao</w:t>
+                <w:t xml:space="preserve">Multi-Scenario Contacts Handling for Collaborative Robots Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Mikhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rauf Yagfarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCR 2021 : International Conference on Computer, Control and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCCR49711.2021.9349285⟩</w:t>
+              <w:t xml:space="preserve">IROS 2021: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.2985-2992, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145096v1</w:t>
+                <w:t xml:space="preserve">hal-03687752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scenario Contacts Handling for Collaborative Robots Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rauf Yagfarov</w:t>
+                <w:t xml:space="preserve">Kinematic Control of compliant serial manipulators composed of dual-triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2021: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.2985-2992, </w:t>
+              <w:t xml:space="preserve">ICCCR 2021 : International Conference on Computer, Control and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Shanghai, China. pp.93-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCCR49711.2021.9349285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687752v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy Resolution in Kinematic Control of Serial Manipulators in Multi-Obstacle Environment</w:t>
               </w:r>
@@ -4961,226 +4961,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness Modeling of Compliant Serial Manipulators Based on Tensegrity Mechanism under External Loading</w:t>
+                <w:t xml:space="preserve">Non-linear stiffness modeling of multi-link compliant serial manipulator composed of multiple tensegrity segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 2021 International Conference on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03311957v1</w:t>
+                <w:t xml:space="preserve">hal-03311948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear stiffness modeling of multi-link compliant serial manipulator composed of multiple tensegrity segments</w:t>
+                <w:t xml:space="preserve">Stiffness Modeling of Compliant Serial Manipulators Based on Tensegrity Mechanism under External Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2021 International Conference on Automation Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010506102540262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311948v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness Modeling of Planar Robotic Manipulators: Model Reduction and Identifiability of Parameters</w:t>
               </w:r>
@@ -5192,51 +5192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamil Mamedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Mikhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,248 +5758,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Motion Generation for Mobile Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiuchun Gao</w:t>
+                <w:t xml:space="preserve">Stiffness modeling of NAVARO II transmission system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2019 : The 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+              <w:t xml:space="preserve">9th IFAC Conference Manufacturing Modelling, Management and Control MIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290637v1</w:t>
+                <w:t xml:space="preserve">hal-02217257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness modeling of NAVARO II transmission system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Klimchik</w:t>
+                <w:t xml:space="preserve">Real Time Motion Generation for Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuchun Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Conference Manufacturing Modelling, Management and Control MIM</w:t>
+              <w:t xml:space="preserve">MIM 2019 : The 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02217257v1</w:t>
+                <w:t xml:space="preserve">hal-02290637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Motion Generation for Mobile Robot with Non-Skidding Constraint</w:t>
               </w:r>
@@ -6226,573 +6226,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSA - Technique for Stiffness Modeling of Manipulators with Complex and Hybrid Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+                <w:t xml:space="preserve">Optimization of Robot and Positioner Motions in Manufacturing of High-pressure Composite Vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuchun Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cicellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO 2018 : 12TH IFAC Symposium on Robot Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.515⟩</w:t>
+              <w:t xml:space="preserve">SYROCO 2018 : 12th IFAC Symposium On Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2018, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862858v1</w:t>
+                <w:t xml:space="preserve">hal-01862018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Coordination of Robot Motions with Positioner and Linear Track in a Fiber Placement Workcell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiuchun Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cicellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICINCO 2018 : 15th International Conference of Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.567-575, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006848105770585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Robot and Positioner Motions in Manufacturing of High-pressure Composite Vessels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiuchun Gao</w:t>
+                <w:t xml:space="preserve">MSA - Technique for Stiffness Modeling of Manipulators with Complex and Hybrid Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO 2018 : 12th IFAC Symposium On Robot Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYROCO 2018 : 12TH IFAC Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01862018v1</w:t>
+                <w:t xml:space="preserve">hal-01862858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness Analysis of Parallel Manipulator NaVaRo with Dual Actuation Modes</w:t>
+                <w:t xml:space="preserve">Variable Actuation Modes in Parallel Manipulators: Impact on the Stiffness Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RusAutoCon 2018 : International Russian Automation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sotchi, Russia. </w:t>
+              <w:t xml:space="preserve">FRUCT 2018 : 23rd Conference of Open Innovations Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bologne, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RUSAUTOCON.2018.8501754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/FRUCT.2018.8588031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980681v1</w:t>
+                <w:t xml:space="preserve">hal-01980669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Actuation Modes in Parallel Manipulators: Impact on the Stiffness Behavior</w:t>
+                <w:t xml:space="preserve">Stiffness Analysis of Parallel Manipulator NaVaRo with Dual Actuation Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRUCT 2018 : 23rd Conference of Open Innovations Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Bologne, Italy. </w:t>
+              <w:t xml:space="preserve">RusAutoCon 2018 : International Russian Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sotchi, Russia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/FRUCT.2018.8588031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RUSAUTOCON.2018.8501754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980669v1</w:t>
+                <w:t xml:space="preserve">hal-01980681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of Industrial Robots with Pneumatic Gravity Compensators</w:t>
               </w:r>
@@ -7159,51 +7159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ambiehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7302,51 +7302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boutolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE ASME International Conference on Advanced Intelligent Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.1689-1696, </w:t>
@@ -7397,51 +7397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic technique for the stiffness model reduction in elastostatic calibration of robotic manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7482,489 +7482,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust algorithm for calibration of robotic manipulator model</w:t>
+                <w:t xml:space="preserve">Practical identifiability of the manipulator link stiffness parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.838-842</w:t>
+              <w:t xml:space="preserve">ASME 2013 International Mechanical Engineering Congress &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, CA, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909516v1</w:t>
+                <w:t xml:space="preserve">hal-00909548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical identifiability of the manipulator link stiffness parameters</w:t>
+                <w:t xml:space="preserve">Robust algorithm for calibration of robotic manipulator model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 International Mechanical Engineering Congress &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Diego, CA, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">The IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.838-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909548v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the gravity compensators in robotic manufacturing cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency Improvement of Measurement Pose Selection Techniques in Robot Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yier Wu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.820-825</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.832-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909457v1</w:t>
+                <w:t xml:space="preserve">hal-00909513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency Improvement of Measurement Pose Selection Techniques in Robot Calibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the gravity compensators in robotic manufacturing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.832-837</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.820-825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909513v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced robot calibration using partial pose measurements</w:t>
               </w:r>
@@ -8097,51 +8097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8294,503 +8294,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMALITY CRITERIA FOR MEASUREMENT POSES SELECTION IN CALIBRATION OF ROBOT STIFFNESS PARAMETERS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compensation of Tool Deflection in Robotic-Based Milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759874v1</w:t>
+                <w:t xml:space="preserve">hal-00700003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-Dynamic Model of Robotic Milling Process Considering Interaction between Tool and Workpiece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Bondarenko</w:t>
+                <w:t xml:space="preserve">Stiffness modeling of non-perfect parallel manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.2781-2788</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667610v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation of Tool Deflection in Robotic-Based Milling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Elasto-Dynamic Model of Robotic Milling Process Considering Interaction between Tool and Workpiece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.217-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700003v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness modeling of non-perfect parallel manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OPTIMALITY CRITERIA FOR MEASUREMENT POSES SELECTION IN CALIBRATION OF ROBOT STIFFNESS PARAMETERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756998v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness Modeling of Robotic-Manipulators Under Auxiliary Loadings</w:t>
               </w:r>
@@ -9004,269 +9004,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la raideur de mécanismes parallèles possédant des boucles fermées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Experiments for Calibration of Planar Anthropomorphic Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Intelligent Mechatronics (AIM), 2011 IEEE/ASME International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Budapest, Hungary. pp.576 - 581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2011.6027017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598317v1</w:t>
+                <w:t xml:space="preserve">hal-00759855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Experiments for Calibration of Planar Anthropomorphic Manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la raideur de mécanismes parallèles possédant des boucles fermées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Intelligent Mechatronics (AIM), 2011 IEEE/ASME International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2011.6027017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00759855v1</w:t>
+                <w:t xml:space="preserve">hal-00598317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Elastodynamic Modelling of Parallel Robots for the Computation of their Natural Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9343,51 +9343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9520,51 +9520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology-Oriented Optimization of the Secondary Design Parameters of Robots for High-Speed Machining Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9624,51 +9624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Technology-Oriented Design of Parallel Robots for High-Speed Machining Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9713,217 +9713,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Effects in Stiffness Modeling of Robotic Manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the optimal design of parallel robots taking into account their deformations and natural frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer and Automation Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Venise, Italy. pp.168-173</w:t>
+              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439590v1</w:t>
+                <w:t xml:space="preserve">hal-00411845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimal design of parallel robots taking into account their deformations and natural frequencies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear Effects in Stiffness Modeling of Robotic Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">International Conference on Computer and Automation Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Venise, Italy. pp.168-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411845v1</w:t>
+                <w:t xml:space="preserve">hal-00439590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimization of parallel manipulators for high-speed precision machining applications</w:t>
               </w:r>
@@ -10766,226 +10766,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Bayesian Forecasting for Inventory Management of Slow-Moving Items</w:t>
+                <w:t xml:space="preserve">Manufacturing Process Planning for Robotic Arc-Welding Station with Positioning Table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Pashkevich</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Semkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agility (ICAM 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IEEE International Symposium on Assembly and Task Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Montréal, Canada. pp.ISBN : 0-7803-9080-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISATP.2005.1511441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387698v1</w:t>
+                <w:t xml:space="preserve">hal-00387699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Process Planning for Robotic Arc-Welding Station with Positioning Table</w:t>
+                <w:t xml:space="preserve">Robust Bayesian Forecasting for Inventory Management of Slow-Moving Items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Semkin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Symposium on Assembly and Task Planning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Agility (ICAM 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Otaniemi, Finland. pp.105-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISATP.2005.1511441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00387699v1</w:t>
+                <w:t xml:space="preserve">hal-00387698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Approach to Modelling of Quasi-Periodic Intermittent Demand</w:t>
               </w:r>
@@ -11060,327 +11060,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting risk analysis for supply chains with intermittent demand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Orthoglide: Kinematics and Workspace Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00704780v1</w:t>
+                <w:t xml:space="preserve">hal-00145372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Orthoglide: Kinematics and Workspace Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Demand For Inventory Management Of Slow-Moving Items in Case of Reporting Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC Symposium Information Control Problems in Manufacturing (INCOM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Salvador da Bahia, Brazil. p. 27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145372v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00708771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Demand For Inventory Management Of Slow-Moving Items in Case of Reporting Errors</w:t>
+                <w:t xml:space="preserve">Forecasting risk analysis for supply chains with intermittent demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Pashkevich</w:t>
+                <w:t xml:space="preserve">Maksim Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium Information Control Problems in Manufacturing (INCOM'04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop Performance and Risk Measurement: Operations, Logistics and Supply Chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Milan, Italy. pp.339-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJRAM.2008.019741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00708771v1</w:t>
+                <w:t xml:space="preserve">emse-00704780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling And Monitoring of Correlated Faults in Redundant Computer Control Systems</w:t>
               </w:r>
@@ -11392,51 +11392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Intelligent Maintenance systems (IMS'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Arles, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12279,554 +12279,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness modeling of robotic manipulator with gravity compensator</w:t>
+                <w:t xml:space="preserve">Geometrical Patterns for Measurement Pose Selection in Calibration of Serial Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Thomas F.; Perez Gracia A. </w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lenarčič, Jadran and Khatib, Oussama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms and Machine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-7214-4_21⟩</w:t>
+              <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-3-319-06697-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909555v1</w:t>
+                <w:t xml:space="preserve">hal-01004166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Patterns for Measurement Pose Selection in Calibration of Serial Manipulators</w:t>
+                <w:t xml:space="preserve">Compliance error compensation in robotic-based milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lenarčič, Jadran and Khatib, Oussama. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Ferrier, A. Bernard, O. Gusikhin, K. Madani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.197-216, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01004166v1</w:t>
+                <w:t xml:space="preserve">hal-01066945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance error compensation in robotic-based milling</w:t>
+                <w:t xml:space="preserve">Accuracy Improvement of Robot-Based Milling Using an Enhanced Manipulator Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Bondarenko</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances on Theory and Practice of Robots and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.73-81, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07058-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066945v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy Improvement of Robot-Based Milling Using an Enhanced Manipulator Model</w:t>
+                <w:t xml:space="preserve">Stiffness modeling of robotic manipulator with gravity compensator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas F.; Perez Gracia A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances on Theory and Practice of Robots and Manipulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.73-81, 2014, </w:t>
+              <w:t xml:space="preserve">Mechanisms and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Springer, Dordrecht, pp.161-168, 2014, 978-94-007-7213-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07058-2_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7214-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066965v1</w:t>
+                <w:t xml:space="preserve">hal-00909555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation of compliance errors in parallel manipulators composed of non-perfect kinematic chains</w:t>
               </w:r>
@@ -12851,51 +12851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geir Hovland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lenarcic J., Husty M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Dordrecht, pp.51-58, 2012, 978-94-007-4620-6</w:t>
@@ -13668,51 +13668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Agence Nationale de la Recherche. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14128,51 +14128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14447,51 +14447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimtchik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110509" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Popov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.107141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuchun Gao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Abdessamed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2023.2186188" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188886" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104783" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.10.4.169-176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3095902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimchik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.407" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.11.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.515" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.04.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambiehl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2016.12.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XHJWPXC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambiehl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.591" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2014.12.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201696v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.03.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.12.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yier Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.03.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.955824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.04.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.161" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Hovland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2012.09.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2187395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.12.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802070967" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00676009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.05.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pashkevich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRAM.2008.019741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168340v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540500219460" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Chumakov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192031000078202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Semkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00177-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCR49711.2021.9349285" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687752v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Mikhel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Yagfarov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_47" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010506102540262" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Mamedov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klimchik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_57" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22076" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_17" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Skvortsova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143712" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290637v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02217257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.151" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2019.8722896" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divia Shah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courtemanche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046258" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862858v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cicellini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006848105770585" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862018v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.516" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RUSAUTOCON.2018.8501754" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980669v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FRUCT.2018.8588031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757920v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/212/1/012009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947183v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Magid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriangkrai Waiyakan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33581-0_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boutolleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878327" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878330" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909457v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631098" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82213" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667610v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bondarenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82239" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756998v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70457" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094419" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544855v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28107" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451898v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257728v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679112v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02509" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326672v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164595v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gomolitsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Semkin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISATP.2005.1511441" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704780v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Pashkevich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00708771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Pashkevich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704972v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00708710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00967" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00710522v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Kazheunikau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-76320-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433510v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kopacek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XG838N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romansy2018.ls2n.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_45" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692533v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_25" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692886v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_21" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004166v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066945v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07058-2_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686239v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-355" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756900v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33509-9_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545384v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428919v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387790v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4903" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186773v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092065v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092142v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092171v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679851v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679908v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00709877v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimtchik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110509" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Popov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.107141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuchun Gao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Abdessamed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2023.2186188" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188886" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104783" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.10.4.169-176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3095902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimchik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.407" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.11.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.515" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.04.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambiehl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2016.12.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XHJWPXC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambiehl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.591" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.12.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2014.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.03.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yier Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.03.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.955824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.04.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Hovland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2012.09.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.161" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2187395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.12.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.05.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802070967" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00676009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pashkevich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRAM.2008.019741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168340v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540500219460" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Chumakov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192031000078202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Semkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00177-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Mikhel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Yagfarov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCR49711.2021.9349285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_47" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311957v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010506102540262" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Mamedov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klimchik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_57" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22076" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_17" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Skvortsova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143712" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02217257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.151" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.179" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2019.8722896" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divia Shah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courtemanche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046258" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cicellini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.516" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860838v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006848105770585" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FRUCT.2018.8588031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RUSAUTOCON.2018.8501754" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757920v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/212/1/012009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947183v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Magid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriangkrai Waiyakan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33581-0_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boutolleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878327" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878330" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631098" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bondarenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756998v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667610v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82239" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82213" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70457" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094419" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759855v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544855v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28107" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451898v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257728v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679112v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02509" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326672v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164595v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gomolitsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387699v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Semkin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISATP.2005.1511441" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145372v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00708771v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Pashkevich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704780v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Pashkevich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704972v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00708710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00967" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00710522v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Kazheunikau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-76320-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433510v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kopacek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XG838N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romansy2018.ls2n.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_45" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692533v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_25" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692886v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066945v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066965v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07058-2_9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909555v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_21" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686239v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-355" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756900v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33509-9_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545384v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428919v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387790v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4903" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186773v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092065v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092142v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092171v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679851v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679908v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00709877v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>