--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -2006,352 +2006,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static stability of manipulator configuration: Influence of the external loading</w:t>
+                <w:t xml:space="preserve">Optimal pose selection for calibration of planar anthropomorphic manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp.193-203. </w:t>
+              <w:t xml:space="preserve">Precision Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.214-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precisioneng.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201685v1</w:t>
+                <w:t xml:space="preserve">hal-01204736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pose selection for calibration of planar anthropomorphic manipulators</w:t>
+                <w:t xml:space="preserve">Identification of the manipulator stiffness model parameters in industrial environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precisioneng.2014.12.001⟩</w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204736v1</w:t>
+                <w:t xml:space="preserve">hal-01201696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the manipulator stiffness model parameters in industrial environment</w:t>
+                <w:t xml:space="preserve">Static stability of manipulator configuration: Influence of the external loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.1-22. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.193-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201696v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric calibration of industrial robots using enhanced partial pose measurements and design of experiments</w:t>
               </w:r>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2506,51 +2506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3483,131 +3483,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness Analysis of Overconstrained Parallel Manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulator motion planning for high-speed robotic laser cutting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (5), pp.966-982. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (20), pp.5691-5715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207540802070967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372638v1</w:t>
+                <w:t xml:space="preserve">hal-00513036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulator motion planning for high-speed robotic laser cutting</w:t>
               </w:r>
@@ -3627,277 +3614,290 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 47 (20), pp.5691-5715. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+              <w:t xml:space="preserve">, 2009, Volume 47 (Issue 20), p. 5691-5715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207540802070967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513036v1</w:t>
+                <w:t xml:space="preserve">emse-00676009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulator motion planning for high-speed robotic laser cutting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Automation, Mobile Robotics and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.75-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207540802070967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-00676009v1</w:t>
+                <w:t xml:space="preserve">hal-00418768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t>
+                <w:t xml:space="preserve">Stiffness Analysis of Overconstrained Parallel Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automation, Mobile Robotics and Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (5), pp.966-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418768v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting risk analysis for supply chains with intermittent demand</w:t>
               </w:r>
@@ -4610,274 +4610,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scenario Contacts Handling for Collaborative Robots Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rauf Yagfarov</w:t>
+                <w:t xml:space="preserve">Kinematic Control of compliant serial manipulators composed of dual-triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2021: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636113⟩</w:t>
+              <w:t xml:space="preserve">ICCCR 2021 : International Conference on Computer, Control and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Shanghai, China. pp.93-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCR49711.2021.9349285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687752v1</w:t>
+                <w:t xml:space="preserve">hal-03145096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Control of compliant serial manipulators composed of dual-triangles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wanda Zhao</w:t>
+                <w:t xml:space="preserve">Multi-Scenario Contacts Handling for Collaborative Robots Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Mikhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rauf Yagfarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCR 2021 : International Conference on Computer, Control and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Shanghai, China. pp.93-97, </w:t>
+              <w:t xml:space="preserve">IROS 2021: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.2985-2992, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCCR49711.2021.9349285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145096v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy Resolution in Kinematic Control of Serial Manipulators in Multi-Obstacle Environment</w:t>
               </w:r>
@@ -5192,51 +5192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamil Mamedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Mikhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,248 +5758,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness modeling of NAVARO II transmission system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Klimchik</w:t>
+                <w:t xml:space="preserve">Real Time Motion Generation for Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuchun Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Conference Manufacturing Modelling, Management and Control MIM</w:t>
+              <w:t xml:space="preserve">MIM 2019 : The 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02217257v1</w:t>
+                <w:t xml:space="preserve">hal-02290637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Motion Generation for Mobile Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiuchun Gao</w:t>
+                <w:t xml:space="preserve">Stiffness modeling of NAVARO II transmission system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2019 : The 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+              <w:t xml:space="preserve">9th IFAC Conference Manufacturing Modelling, Management and Control MIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290637v1</w:t>
+                <w:t xml:space="preserve">hal-02217257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Motion Generation for Mobile Robot with Non-Skidding Constraint</w:t>
               </w:r>
@@ -6226,365 +6226,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Robot and Positioner Motions in Manufacturing of High-pressure Composite Vessels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiuchun Gao</w:t>
+                <w:t xml:space="preserve">MSA - Technique for Stiffness Modeling of Manipulators with Complex and Hybrid Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO 2018 : 12th IFAC Symposium On Robot Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.516⟩</w:t>
+              <w:t xml:space="preserve">SYROCO 2018 : 12TH IFAC Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862018v1</w:t>
+                <w:t xml:space="preserve">hal-01862858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Coordination of Robot Motions with Positioner and Linear Track in a Fiber Placement Workcell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiuchun Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cicellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICINCO 2018 : 15th International Conference of Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.567-575, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006848105770585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSA - Technique for Stiffness Modeling of Manipulators with Complex and Hybrid Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+                <w:t xml:space="preserve">Optimization of Robot and Positioner Motions in Manufacturing of High-pressure Composite Vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuchun Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cicellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO 2018 : 12TH IFAC Symposium on Robot Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.515⟩</w:t>
+              <w:t xml:space="preserve">SYROCO 2018 : 12th IFAC Symposium On Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2018, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862858v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Actuation Modes in Parallel Manipulators: Impact on the Stiffness Behavior</w:t>
               </w:r>
@@ -7159,51 +7159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ambiehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7302,51 +7302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boutolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE ASME International Conference on Advanced Intelligent Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.1689-1696, </w:t>
@@ -7397,51 +7397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic technique for the stiffness model reduction in elastostatic calibration of robotic manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7482,489 +7482,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical identifiability of the manipulator link stiffness parameters</w:t>
+                <w:t xml:space="preserve">Robust algorithm for calibration of robotic manipulator model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 International Mechanical Engineering Congress &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Diego, CA, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">The IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.838-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909548v1</w:t>
+                <w:t xml:space="preserve">hal-00909516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust algorithm for calibration of robotic manipulator model</w:t>
+                <w:t xml:space="preserve">Practical identifiability of the manipulator link stiffness parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.838-842</w:t>
+              <w:t xml:space="preserve">ASME 2013 International Mechanical Engineering Congress &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, CA, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909516v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency Improvement of Measurement Pose Selection Techniques in Robot Calibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the gravity compensators in robotic manufacturing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.832-837</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.820-825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909513v1</w:t>
+                <w:t xml:space="preserve">hal-00909457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the gravity compensators in robotic manufacturing cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency Improvement of Measurement Pose Selection Techniques in Robot Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yier Wu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.820-825</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.832-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909457v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced robot calibration using partial pose measurements</w:t>
               </w:r>
@@ -8097,51 +8097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8294,503 +8294,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation of Tool Deflection in Robotic-Based Milling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elasto-Dynamic Model of Robotic Milling Process Considering Interaction between Tool and Workpiece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.217-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700003v1</w:t>
+                <w:t xml:space="preserve">hal-00667610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness modeling of non-perfect parallel manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OPTIMALITY CRITERIA FOR MEASUREMENT POSES SELECTION IN CALIBRATION OF ROBOT STIFFNESS PARAMETERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756998v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-Dynamic Model of Robotic Milling Process Considering Interaction between Tool and Workpiece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Bondarenko</w:t>
+                <w:t xml:space="preserve">Stiffness modeling of non-perfect parallel manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.2781-2788</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667610v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMALITY CRITERIA FOR MEASUREMENT POSES SELECTION IN CALIBRATION OF ROBOT STIFFNESS PARAMETERS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compensation of Tool Deflection in Robotic-Based Milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00759874v1</w:t>
+                <w:t xml:space="preserve">hal-00700003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness Modeling of Robotic-Manipulators Under Auxiliary Loadings</w:t>
               </w:r>
@@ -10106,213 +10106,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness Analysis of 3-d.o.f. Overconstrained Translational Parallel Manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufacturing Process Planning for Laser Cutting Robotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA IEEE Int. Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. p. 14822-14827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257728v1</w:t>
+                <w:t xml:space="preserve">emse-00679112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Process Planning for Laser Cutting Robotic Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stiffness Analysis of 3-d.o.f. Overconstrained Translational Parallel Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA IEEE Int. Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-00679112v1</w:t>
+                <w:t xml:space="preserve">hal-00257728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la rigidité des machines outils 3 axes d'architecture parallèle hyperstatique</w:t>
               </w:r>
@@ -10766,226 +10766,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Process Planning for Robotic Arc-Welding Station with Positioning Table</w:t>
+                <w:t xml:space="preserve">Robust Bayesian Forecasting for Inventory Management of Slow-Moving Items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Semkin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Symposium on Assembly and Task Planning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Agility (ICAM 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Otaniemi, Finland. pp.105-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387699v1</w:t>
+                <w:t xml:space="preserve">hal-00387698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Bayesian Forecasting for Inventory Management of Slow-Moving Items</w:t>
+                <w:t xml:space="preserve">Manufacturing Process Planning for Robotic Arc-Welding Station with Positioning Table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Pashkevich</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Semkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agility (ICAM 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IEEE International Symposium on Assembly and Task Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Montréal, Canada. pp.ISBN : 0-7803-9080-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISATP.2005.1511441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387698v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Approach to Modelling of Quasi-Periodic Intermittent Demand</w:t>
               </w:r>
@@ -11060,327 +11060,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Orthoglide: Kinematics and Workspace Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forecasting risk analysis for supply chains with intermittent demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Performance and Risk Measurement: Operations, Logistics and Supply Chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Milan, Italy. pp.339-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJRAM.2008.019741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145372v1</w:t>
+                <w:t xml:space="preserve">emse-00704780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Demand For Inventory Management Of Slow-Moving Items in Case of Reporting Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium Information Control Problems in Manufacturing (INCOM'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Salvador da Bahia, Brazil. p. 27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00708771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting risk analysis for supply chains with intermittent demand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Orthoglide: Kinematics and Workspace Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksim Pashkevich</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">emse-00704780v1</w:t>
+                <w:t xml:space="preserve">hal-00145372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling And Monitoring of Correlated Faults in Redundant Computer Control Systems</w:t>
               </w:r>
@@ -11392,51 +11392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Intelligent Maintenance systems (IMS'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Arles, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12279,554 +12279,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Patterns for Measurement Pose Selection in Calibration of Serial Manipulators</w:t>
+                <w:t xml:space="preserve">Stiffness modeling of robotic manipulator with gravity compensator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lenarčič, Jadran and Khatib, Oussama. </w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas F.; Perez Gracia A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_28⟩</w:t>
+              <w:t xml:space="preserve">Mechanisms and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Springer, Dordrecht, pp.161-168, 2014, 978-94-007-7213-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7214-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004166v1</w:t>
+                <w:t xml:space="preserve">hal-00909555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance error compensation in robotic-based milling</w:t>
+                <w:t xml:space="preserve">Geometrical Patterns for Measurement Pose Selection in Calibration of Serial Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Bondarenko</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">L. Ferrier, A. Bernard, O. Gusikhin, K. Madani. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lenarčič, Jadran and Khatib, Oussama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-3-319-06697-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066945v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy Improvement of Robot-Based Milling Using an Enhanced Manipulator Model</w:t>
+                <w:t xml:space="preserve">Compliance error compensation in robotic-based milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Ferrier, A. Bernard, O. Gusikhin, K. Madani. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances on Theory and Practice of Robots and Manipulators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.197-216, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07058-2_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01066965v1</w:t>
+                <w:t xml:space="preserve">hal-01066945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness modeling of robotic manipulator with gravity compensator</w:t>
+                <w:t xml:space="preserve">Accuracy Improvement of Robot-Based Milling Using an Enhanced Manipulator Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms and Machine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, Springer, Dordrecht, pp.161-168, 2014, 978-94-007-7213-7. </w:t>
+              <w:t xml:space="preserve">Advances on Theory and Practice of Robots and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.73-81, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-7214-4_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07058-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909555v1</w:t>
+                <w:t xml:space="preserve">hal-01066965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation of compliance errors in parallel manipulators composed of non-perfect kinematic chains</w:t>
               </w:r>
@@ -13668,51 +13668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Agence Nationale de la Recherche. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14128,51 +14128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14447,51 +14447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimtchik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110509" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Popov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.107141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuchun Gao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Abdessamed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2023.2186188" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188886" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104783" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.10.4.169-176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3095902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimchik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.407" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.11.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.515" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.04.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambiehl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2016.12.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XHJWPXC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambiehl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.591" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.12.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2014.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.03.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yier Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.03.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.955824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.04.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Hovland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2012.09.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.161" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2187395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.12.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.05.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802070967" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00676009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pashkevich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRAM.2008.019741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168340v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540500219460" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Chumakov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192031000078202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Semkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00177-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Mikhel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Yagfarov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCR49711.2021.9349285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_47" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311957v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010506102540262" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Mamedov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klimchik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_57" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22076" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_17" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Skvortsova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143712" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02217257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.151" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.179" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2019.8722896" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divia Shah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courtemanche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046258" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cicellini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.516" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860838v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006848105770585" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FRUCT.2018.8588031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RUSAUTOCON.2018.8501754" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757920v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/212/1/012009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947183v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Magid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriangkrai Waiyakan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33581-0_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boutolleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878327" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878330" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631098" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bondarenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756998v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667610v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82239" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82213" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70457" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094419" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759855v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544855v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28107" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451898v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257728v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679112v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02509" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326672v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164595v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gomolitsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387699v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Semkin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISATP.2005.1511441" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145372v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00708771v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Pashkevich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704780v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Pashkevich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704972v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00708710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00967" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00710522v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Kazheunikau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-76320-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433510v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kopacek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XG838N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romansy2018.ls2n.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_45" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692533v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_25" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692886v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066945v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066965v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07058-2_9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909555v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_21" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686239v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-355" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756900v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33509-9_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545384v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428919v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387790v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4903" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186773v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092065v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092142v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092171v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679851v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679908v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00709877v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimtchik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110509" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Popov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.107141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuchun Gao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Abdessamed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2023.2186188" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188886" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104783" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.10.4.169-176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3095902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimchik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.407" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.11.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.515" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.04.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambiehl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2016.12.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XHJWPXC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambiehl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.591" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2014.12.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201696v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.03.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.12.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yier Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.03.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.955824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.04.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Hovland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2012.09.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.161" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2187395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.12.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802070967" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00676009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.05.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pashkevich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRAM.2008.019741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168340v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540500219460" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Chumakov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192031000078202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Semkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00177-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCR49711.2021.9349285" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687752v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Mikhel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Yagfarov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_47" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311957v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010506102540262" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Mamedov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klimchik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_57" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22076" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_17" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Skvortsova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143712" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290637v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02217257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.151" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2019.8722896" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divia Shah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courtemanche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046258" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862858v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cicellini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006848105770585" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862018v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.516" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FRUCT.2018.8588031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RUSAUTOCON.2018.8501754" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757920v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/212/1/012009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947183v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Magid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriangkrai Waiyakan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33581-0_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boutolleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878327" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878330" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909457v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631098" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667610v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bondarenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82239" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759874v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82213" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756998v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70457" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094419" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759855v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544855v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28107" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451898v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679112v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02509" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257728v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326672v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164595v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gomolitsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Semkin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISATP.2005.1511441" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704780v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Pashkevich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00708771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Pashkevich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145372v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00704972v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00708710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00967" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00710522v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Kazheunikau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-76320-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433510v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kopacek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XG838N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romansy2018.ls2n.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_45" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692533v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_25" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692886v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_21" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004166v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066945v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07058-2_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686239v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-355" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756900v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33509-9_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545384v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428919v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387790v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4903" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186773v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092065v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092142v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092171v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679851v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679908v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00709877v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>